--- v0 (2025-12-06)
+++ v1 (2026-07-23)
@@ -3,144 +3,166 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="005A72CC" w:rsidRDefault="00E926EB" w:rsidP="008B54FA">
+    <w:p w14:paraId="744F2B3F" w14:textId="77777777" w:rsidR="005A72CC" w:rsidRDefault="008A0678" w:rsidP="008B54FA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="75969372">
           <v:rect id="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:-323.8pt;margin-top:44.1pt;width:87.65pt;height:52.3pt;z-index:251661312">
             <v:textbox>
               <w:txbxContent>
-                <w:p w:rsidR="00735DB5" w:rsidRDefault="00735DB5" w:rsidP="00735DB5">
+                <w:p w14:paraId="433D76A1" w14:textId="77777777" w:rsidR="00735DB5" w:rsidRDefault="00735DB5" w:rsidP="00735DB5">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">دانشجو در نیمسال ---- انتخاب واحد </w:t>
+                    <w:t xml:space="preserve">دانشجو در </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl/>
+                      <w:lang w:bidi="fa-IR"/>
+                    </w:rPr>
+                    <w:t>نیمسال</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl/>
+                      <w:lang w:bidi="fa-IR"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> ---- انتخاب واحد </w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00735DB5" w:rsidRPr="005A72CC" w:rsidRDefault="00735DB5" w:rsidP="00735DB5">
+                <w:p w14:paraId="27FCC5BF" w14:textId="77777777" w:rsidR="00735DB5" w:rsidRPr="005A72CC" w:rsidRDefault="00735DB5" w:rsidP="00735DB5">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                     <w:t>دارد       ندارد</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:hint="cs"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
             <w10:wrap anchorx="page"/>
           </v:rect>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="2CA36970">
           <v:rect id="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:-323.8pt;margin-top:-20.2pt;width:87.65pt;height:52.3pt;z-index:251660288">
             <v:textbox>
               <w:txbxContent>
-                <w:p w:rsidR="005A72CC" w:rsidRPr="005A72CC" w:rsidRDefault="00223FF1" w:rsidP="00223FF1">
+                <w:p w14:paraId="1D85D5F2" w14:textId="77777777" w:rsidR="005A72CC" w:rsidRPr="005A72CC" w:rsidRDefault="00223FF1" w:rsidP="00223FF1">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                     <w:t>شماره</w:t>
                   </w:r>
                   <w:r w:rsidR="005A72CC" w:rsidRPr="005A72CC">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
@@ -148,83 +170,83 @@
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="005A72CC">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                     <w:t>....................</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="005A72CC" w:rsidRPr="005A72CC" w:rsidRDefault="00223FF1" w:rsidP="00223FF1">
+                <w:p w14:paraId="326D62F5" w14:textId="77777777" w:rsidR="005A72CC" w:rsidRPr="005A72CC" w:rsidRDefault="00223FF1" w:rsidP="00223FF1">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                     <w:t xml:space="preserve">تاریخ: </w:t>
                   </w:r>
                   <w:r w:rsidRPr="005A72CC">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                     <w:t>....................</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="005A72CC" w:rsidRPr="005A72CC" w:rsidRDefault="00223FF1" w:rsidP="00223FF1">
+                <w:p w14:paraId="297A13C4" w14:textId="77777777" w:rsidR="005A72CC" w:rsidRPr="005A72CC" w:rsidRDefault="00223FF1" w:rsidP="00223FF1">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                     <w:t>پیوست</w:t>
                   </w:r>
                   <w:r w:rsidR="005A72CC" w:rsidRPr="005A72CC">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
@@ -244,51 +266,51 @@
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                     <w:t>....................</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
             <w10:wrap anchorx="page"/>
           </v:rect>
         </w:pict>
       </w:r>
       <w:r w:rsidR="005A72CC" w:rsidRPr="004A440D">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73CF108B" wp14:editId="69BA9A5B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1410AC41" wp14:editId="5EAD06CA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3000375</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-287020</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="568960" cy="516890"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20698"/>
                 <wp:lineTo x="20973" y="20698"/>
                 <wp:lineTo x="20973" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="1" name="Picture 0" descr="2.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -302,69 +324,69 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="568960" cy="516890"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00642AF8" w:rsidRPr="001C2FCA" w:rsidRDefault="00ED2214" w:rsidP="008B54FA">
+    <w:p w14:paraId="1C3B06E0" w14:textId="77777777" w:rsidR="00642AF8" w:rsidRPr="001C2FCA" w:rsidRDefault="00ED2214" w:rsidP="008B54FA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C2FCA">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>دانشگاه سمنان</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C06827" w:rsidRPr="00270A1A" w:rsidRDefault="00FB33BE" w:rsidP="00270A1A">
+    <w:p w14:paraId="1F8383F0" w14:textId="77777777" w:rsidR="00C06827" w:rsidRPr="00270A1A" w:rsidRDefault="00FB33BE" w:rsidP="00270A1A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00270A1A">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">دانشکده </w:t>
       </w:r>
       <w:r w:rsidR="00CE55E5" w:rsidRPr="00270A1A">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
@@ -391,83 +413,83 @@
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مدیریت</w:t>
       </w:r>
       <w:r w:rsidR="00C06827" w:rsidRPr="00270A1A">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0083427B" w:rsidRPr="00270A1A">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>و علوم اداری</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C06827" w:rsidRPr="00270A1A" w:rsidRDefault="00ED2214" w:rsidP="00357914">
+    <w:p w14:paraId="13694962" w14:textId="77777777" w:rsidR="00C06827" w:rsidRPr="00270A1A" w:rsidRDefault="00ED2214" w:rsidP="00357914">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00270A1A">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">گروه </w:t>
       </w:r>
       <w:r w:rsidR="00357914">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>حسابداری</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00723AD1" w:rsidRPr="004D5CAB" w:rsidRDefault="00587CE9" w:rsidP="00A9629A">
+    <w:p w14:paraId="4930FB1C" w14:textId="3F4977C8" w:rsidR="00723AD1" w:rsidRDefault="00587CE9" w:rsidP="00A9629A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF39C2">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>فرم طرح پیشنهادی تحقیق</w:t>
       </w:r>
       <w:r w:rsidR="004D5CAB">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -485,556 +507,634 @@
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>(مخصوص پایان</w:t>
       </w:r>
       <w:r w:rsidR="004D5CAB" w:rsidRPr="004D5CAB">
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="004D5CAB" w:rsidRPr="004D5CAB">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>نامه)</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="00851405" w14:textId="7113C92F" w:rsidR="00347585" w:rsidRPr="00347585" w:rsidRDefault="00347585" w:rsidP="00A9629A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Titr"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00347585">
+        <w:rPr>
+          <w:rFonts w:cs="B Titr" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کد </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00347585">
+        <w:rPr>
+          <w:rFonts w:cs="B Titr" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>رهگیری</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00347585">
+        <w:rPr>
+          <w:rFonts w:cs="B Titr" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ثبت </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00347585">
+        <w:rPr>
+          <w:rFonts w:cs="B Titr" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>پروپوزال</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00347585">
+        <w:rPr>
+          <w:rFonts w:cs="B Titr" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00347585">
+        <w:rPr>
+          <w:rFonts w:cs="B Titr" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ایرانداک</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="10347" w:type="dxa"/>
         <w:tblInd w:w="107" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="907"/>
         <w:gridCol w:w="4593"/>
         <w:gridCol w:w="4847"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00723AD1" w:rsidTr="000E1CAC">
+      <w:tr w:rsidR="00723AD1" w14:paraId="5D5A98CE" w14:textId="77777777" w:rsidTr="000E1CAC">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="4847" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00723AD1" w:rsidRPr="007439F5" w:rsidRDefault="00723AD1">
+          <w:p w14:paraId="771E3816" w14:textId="77777777" w:rsidR="00723AD1" w:rsidRPr="007439F5" w:rsidRDefault="00723AD1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007439F5">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>عنوان پایان نامه</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E1CAC" w:rsidTr="000E1CAC">
+      <w:tr w:rsidR="000E1CAC" w14:paraId="1F664BCD" w14:textId="77777777" w:rsidTr="000E1CAC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00723AD1" w:rsidRDefault="00723AD1" w:rsidP="000E1CAC">
+          <w:p w14:paraId="77A4F791" w14:textId="77777777" w:rsidR="00723AD1" w:rsidRDefault="00723AD1" w:rsidP="000E1CAC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>فارسی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9440" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00723AD1" w:rsidRDefault="00723AD1" w:rsidP="000E1CAC">
+          <w:p w14:paraId="0EBA62A0" w14:textId="77777777" w:rsidR="00723AD1" w:rsidRDefault="00723AD1" w:rsidP="000E1CAC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E1CAC" w:rsidTr="000E1CAC">
+      <w:tr w:rsidR="000E1CAC" w14:paraId="4FBC7CF6" w14:textId="77777777" w:rsidTr="000E1CAC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00723AD1" w:rsidRDefault="00723AD1" w:rsidP="000E1CAC">
+          <w:p w14:paraId="3276A960" w14:textId="77777777" w:rsidR="00723AD1" w:rsidRDefault="00723AD1" w:rsidP="000E1CAC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>انگلیسی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9440" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00723AD1" w:rsidRDefault="00723AD1" w:rsidP="000E1CAC">
+          <w:p w14:paraId="0D4CA0AB" w14:textId="77777777" w:rsidR="00723AD1" w:rsidRDefault="00723AD1" w:rsidP="000E1CAC">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007439F5" w:rsidRDefault="007439F5" w:rsidP="00226F80">
+    <w:p w14:paraId="0D12D617" w14:textId="77777777" w:rsidR="007439F5" w:rsidRDefault="007439F5" w:rsidP="00226F80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="10347" w:type="dxa"/>
         <w:tblInd w:w="107" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2975"/>
         <w:gridCol w:w="984"/>
         <w:gridCol w:w="1143"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1539"/>
         <w:gridCol w:w="21"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B53DD" w:rsidRPr="00DF39C2" w:rsidTr="00A44305">
+      <w:tr w:rsidR="002B53DD" w:rsidRPr="00DF39C2" w14:paraId="2E892EF0" w14:textId="77777777" w:rsidTr="00A44305">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10347" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B53DD" w:rsidRPr="00DF39C2" w:rsidRDefault="00475A1E" w:rsidP="00DF39C2">
+          <w:p w14:paraId="26ABF956" w14:textId="77777777" w:rsidR="002B53DD" w:rsidRPr="00DF39C2" w:rsidRDefault="00475A1E" w:rsidP="00DF39C2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF39C2">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="002B53DD" w:rsidRPr="00DF39C2">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidR="002B53DD" w:rsidRPr="00DF39C2">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>اطلاعات مربوط به دانشجو</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44305" w:rsidRPr="00DF39C2" w:rsidTr="00A44305">
+      <w:tr w:rsidR="00A44305" w:rsidRPr="00DF39C2" w14:paraId="31A5C460" w14:textId="77777777" w:rsidTr="00A44305">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="21" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00592B9D" w:rsidRPr="00DF39C2" w:rsidRDefault="00A44305" w:rsidP="00A44305">
+          <w:p w14:paraId="5FDA66BB" w14:textId="77777777" w:rsidR="00592B9D" w:rsidRPr="00DF39C2" w:rsidRDefault="00A44305" w:rsidP="00A44305">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نام و نام خانوادگی</w:t>
             </w:r>
             <w:r w:rsidR="00592B9D" w:rsidRPr="00DF39C2">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00592B9D" w:rsidRPr="00DF39C2" w:rsidRDefault="00592B9D" w:rsidP="00DF39C2">
+          <w:p w14:paraId="58A400F4" w14:textId="77777777" w:rsidR="00592B9D" w:rsidRPr="00DF39C2" w:rsidRDefault="00592B9D" w:rsidP="00DF39C2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00592B9D" w:rsidRPr="00DF39C2" w:rsidRDefault="00CF3A18" w:rsidP="00DF39C2">
+          <w:p w14:paraId="26C5757F" w14:textId="77777777" w:rsidR="00592B9D" w:rsidRPr="00DF39C2" w:rsidRDefault="00CF3A18" w:rsidP="00DF39C2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شماره دانشجویی</w:t>
             </w:r>
             <w:r w:rsidR="00592B9D" w:rsidRPr="00DF39C2">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3523" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00592B9D" w:rsidRPr="00DF39C2" w:rsidRDefault="00592B9D" w:rsidP="008252A5">
+          <w:p w14:paraId="00394F59" w14:textId="77777777" w:rsidR="00592B9D" w:rsidRPr="00DF39C2" w:rsidRDefault="00592B9D" w:rsidP="008252A5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44305" w:rsidRPr="00DF39C2" w:rsidTr="00A44305">
+      <w:tr w:rsidR="00A44305" w:rsidRPr="00DF39C2" w14:paraId="0A2DF2CF" w14:textId="77777777" w:rsidTr="00A44305">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B53DD" w:rsidRPr="00DF39C2" w:rsidRDefault="00CF3A18" w:rsidP="00DF39C2">
+          <w:p w14:paraId="3F6B75D0" w14:textId="77777777" w:rsidR="002B53DD" w:rsidRPr="00DF39C2" w:rsidRDefault="00CF3A18" w:rsidP="00DF39C2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>رشته تحصیلی</w:t>
             </w:r>
             <w:r w:rsidR="002B53DD" w:rsidRPr="00DF39C2">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="002B53DD" w:rsidRPr="00DF39C2" w:rsidRDefault="002B53DD" w:rsidP="00DF39C2">
+          <w:p w14:paraId="189373BF" w14:textId="77777777" w:rsidR="002B53DD" w:rsidRPr="00DF39C2" w:rsidRDefault="002B53DD" w:rsidP="00DF39C2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B53DD" w:rsidRPr="00DF39C2" w:rsidRDefault="002B53DD" w:rsidP="00CF3A18">
+          <w:p w14:paraId="6BCC2F4A" w14:textId="77777777" w:rsidR="002B53DD" w:rsidRPr="00DF39C2" w:rsidRDefault="002B53DD" w:rsidP="00CF3A18">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF39C2">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">گرایش:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B53DD" w:rsidRPr="00DF39C2" w:rsidRDefault="002B53DD" w:rsidP="00A44305">
+          <w:p w14:paraId="133F1FF9" w14:textId="77777777" w:rsidR="002B53DD" w:rsidRPr="00DF39C2" w:rsidRDefault="002B53DD" w:rsidP="00A44305">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B53DD" w:rsidRPr="00DF39C2" w:rsidRDefault="00CF3A18" w:rsidP="00DF39C2">
+          <w:p w14:paraId="77BA511F" w14:textId="77777777" w:rsidR="002B53DD" w:rsidRPr="00DF39C2" w:rsidRDefault="00CF3A18" w:rsidP="00DF39C2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>گروه</w:t>
             </w:r>
             <w:r w:rsidR="002B53DD" w:rsidRPr="00DF39C2">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B53DD" w:rsidRPr="00DF39C2" w:rsidRDefault="002B53DD" w:rsidP="00DF39C2">
+          <w:p w14:paraId="41C6FEE8" w14:textId="77777777" w:rsidR="002B53DD" w:rsidRPr="00DF39C2" w:rsidRDefault="002B53DD" w:rsidP="00DF39C2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44305" w:rsidRPr="00DF39C2" w:rsidTr="00A44305">
+      <w:tr w:rsidR="00A44305" w:rsidRPr="00DF39C2" w14:paraId="7518E954" w14:textId="77777777" w:rsidTr="00A44305">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B53DD" w:rsidRPr="00DF39C2" w:rsidRDefault="00CF3A18" w:rsidP="008252A5">
+          <w:p w14:paraId="1FC8B197" w14:textId="77777777" w:rsidR="002B53DD" w:rsidRPr="00DF39C2" w:rsidRDefault="00CF3A18" w:rsidP="008252A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>دانشکد</w:t>
             </w:r>
             <w:r w:rsidR="00A44305">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ه</w:t>
             </w:r>
             <w:r w:rsidR="002B53DD" w:rsidRPr="00DF39C2">
               <w:rPr>
@@ -1045,1441 +1145,1451 @@
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00A44305">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> اقتصاد، مدیریت و علوم ادا</w:t>
             </w:r>
             <w:r w:rsidR="008252A5">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ری</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="002B53DD" w:rsidRPr="00DF39C2" w:rsidRDefault="00CF3A18" w:rsidP="008252A5">
+          <w:p w14:paraId="71519EC8" w14:textId="77777777" w:rsidR="002B53DD" w:rsidRPr="00DF39C2" w:rsidRDefault="00CF3A18" w:rsidP="008252A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>دوره</w:t>
             </w:r>
             <w:r w:rsidR="007D5BE2" w:rsidRPr="00DF39C2">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00A44305">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B53DD" w:rsidRPr="00DF39C2" w:rsidRDefault="00CF3A18" w:rsidP="008252A5">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="63454FF2" w14:textId="77777777" w:rsidR="002B53DD" w:rsidRPr="00DF39C2" w:rsidRDefault="00CF3A18" w:rsidP="008252A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>نیمسال ورود</w:t>
+              <w:t>نیمسال</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ورود</w:t>
             </w:r>
             <w:r w:rsidR="007D5BE2" w:rsidRPr="00DF39C2">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00A44305">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D5BE2" w:rsidRPr="00DF39C2" w:rsidTr="00A44305">
+      <w:tr w:rsidR="007D5BE2" w:rsidRPr="00DF39C2" w14:paraId="67A59DB2" w14:textId="77777777" w:rsidTr="00A44305">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10347" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D5BE2" w:rsidRPr="00DF39C2" w:rsidRDefault="007D5BE2" w:rsidP="008252A5">
+          <w:p w14:paraId="57BC235D" w14:textId="77777777" w:rsidR="007D5BE2" w:rsidRPr="00DF39C2" w:rsidRDefault="007D5BE2" w:rsidP="008252A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF39C2">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آدرس </w:t>
             </w:r>
             <w:r w:rsidR="00CF3A18">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>دائمی محل سکونت</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF39C2">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D5BE2" w:rsidRPr="00DF39C2" w:rsidTr="00A44305">
+      <w:tr w:rsidR="007D5BE2" w:rsidRPr="00DF39C2" w14:paraId="2C6F4D66" w14:textId="77777777" w:rsidTr="00A44305">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3959" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D5BE2" w:rsidRPr="00DF39C2" w:rsidRDefault="007D5BE2" w:rsidP="008252A5">
+          <w:p w14:paraId="579F999E" w14:textId="77777777" w:rsidR="007D5BE2" w:rsidRPr="00DF39C2" w:rsidRDefault="007D5BE2" w:rsidP="008252A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF39C2">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>تلفن ثابت:</w:t>
             </w:r>
             <w:r w:rsidR="00A44305">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6388" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D5BE2" w:rsidRPr="00DF39C2" w:rsidRDefault="00A44305" w:rsidP="008252A5">
+          <w:p w14:paraId="20D52814" w14:textId="77777777" w:rsidR="007D5BE2" w:rsidRPr="00DF39C2" w:rsidRDefault="00A44305" w:rsidP="008252A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>تلفن همراه</w:t>
             </w:r>
             <w:r w:rsidR="007D5BE2" w:rsidRPr="00DF39C2">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44305" w:rsidRPr="00DF39C2" w:rsidTr="00A44305">
+      <w:tr w:rsidR="00A44305" w:rsidRPr="00DF39C2" w14:paraId="23C6F0D5" w14:textId="77777777" w:rsidTr="00A44305">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10347" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A44305" w:rsidRPr="00DF39C2" w:rsidRDefault="00A44305" w:rsidP="008252A5">
+          <w:p w14:paraId="44F91C7E" w14:textId="77777777" w:rsidR="00A44305" w:rsidRPr="00DF39C2" w:rsidRDefault="00A44305" w:rsidP="008252A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF39C2">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00875DC1" w:rsidRDefault="00875DC1" w:rsidP="00226F80">
+    <w:p w14:paraId="2211D3CD" w14:textId="77777777" w:rsidR="00875DC1" w:rsidRDefault="00875DC1" w:rsidP="00226F80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="10349" w:type="dxa"/>
         <w:tblInd w:w="107" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1983"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1704"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A4E67" w:rsidRPr="0006525D" w:rsidTr="00A44305">
+      <w:tr w:rsidR="004A4E67" w:rsidRPr="0006525D" w14:paraId="4613F29B" w14:textId="77777777" w:rsidTr="00A44305">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10349" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004A4E67" w:rsidRPr="0006525D" w:rsidRDefault="004A4E67" w:rsidP="00DF39C2">
+          <w:p w14:paraId="20F730B2" w14:textId="77777777" w:rsidR="004A4E67" w:rsidRPr="0006525D" w:rsidRDefault="004A4E67" w:rsidP="00DF39C2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0006525D">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>2 - اطلاعات مربوط به استاد راهنما</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44305" w:rsidRPr="0006525D" w:rsidTr="00A44305">
+      <w:tr w:rsidR="00A44305" w:rsidRPr="0006525D" w14:paraId="6CF6150F" w14:textId="77777777" w:rsidTr="00A44305">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00875DC1" w:rsidRPr="0006525D" w:rsidRDefault="00875DC1" w:rsidP="00A44305">
+          <w:p w14:paraId="064F0B44" w14:textId="77777777" w:rsidR="00875DC1" w:rsidRPr="0006525D" w:rsidRDefault="00875DC1" w:rsidP="00A44305">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0006525D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نام و نام خانوادگی:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00875DC1" w:rsidRPr="0006525D" w:rsidRDefault="00875DC1" w:rsidP="00DF39C2">
+          <w:p w14:paraId="216FD2D9" w14:textId="77777777" w:rsidR="00875DC1" w:rsidRPr="0006525D" w:rsidRDefault="00875DC1" w:rsidP="00DF39C2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00875DC1" w:rsidRPr="0006525D" w:rsidRDefault="00A44305" w:rsidP="00DF39C2">
+          <w:p w14:paraId="59F88993" w14:textId="77777777" w:rsidR="00875DC1" w:rsidRPr="0006525D" w:rsidRDefault="00A44305" w:rsidP="00DF39C2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>تخصص اصلی</w:t>
             </w:r>
             <w:r w:rsidR="00875DC1" w:rsidRPr="0006525D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00875DC1" w:rsidRPr="0006525D" w:rsidRDefault="00875DC1" w:rsidP="00A44305">
+          <w:p w14:paraId="2EC2B5D4" w14:textId="77777777" w:rsidR="00875DC1" w:rsidRPr="0006525D" w:rsidRDefault="00875DC1" w:rsidP="00A44305">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00875DC1" w:rsidRPr="0006525D" w:rsidRDefault="00223FF1" w:rsidP="00DF39C2">
+          <w:p w14:paraId="7EC64F4B" w14:textId="77777777" w:rsidR="00875DC1" w:rsidRPr="0006525D" w:rsidRDefault="00223FF1" w:rsidP="00DF39C2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>تخصص جنبی</w:t>
             </w:r>
             <w:r w:rsidR="00875DC1" w:rsidRPr="0006525D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00875DC1" w:rsidRPr="0006525D" w:rsidRDefault="00875DC1" w:rsidP="008252A5">
+          <w:p w14:paraId="18DCE2D0" w14:textId="77777777" w:rsidR="00875DC1" w:rsidRPr="0006525D" w:rsidRDefault="00875DC1" w:rsidP="008252A5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="left" w:pos="7283"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44305" w:rsidRPr="0006525D" w:rsidTr="00A44305">
+      <w:tr w:rsidR="00A44305" w:rsidRPr="0006525D" w14:paraId="74289A45" w14:textId="77777777" w:rsidTr="00A44305">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001B1E75" w:rsidRPr="0006525D" w:rsidRDefault="001B1E75" w:rsidP="001B1E75">
+          <w:p w14:paraId="3792D5F0" w14:textId="77777777" w:rsidR="001B1E75" w:rsidRPr="0006525D" w:rsidRDefault="001B1E75" w:rsidP="001B1E75">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آخرین مدرک تحصیلی</w:t>
             </w:r>
             <w:r w:rsidRPr="0006525D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001B1E75" w:rsidRPr="0006525D" w:rsidRDefault="001B1E75" w:rsidP="001B1E75">
+          <w:p w14:paraId="17262AD6" w14:textId="77777777" w:rsidR="001B1E75" w:rsidRPr="0006525D" w:rsidRDefault="001B1E75" w:rsidP="001B1E75">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001B1E75" w:rsidRPr="0006525D" w:rsidRDefault="001B1E75" w:rsidP="001B1E75">
+          <w:p w14:paraId="2E4614A2" w14:textId="77777777" w:rsidR="001B1E75" w:rsidRPr="0006525D" w:rsidRDefault="001B1E75" w:rsidP="001B1E75">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0006525D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">مرتبه </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>دانشگاهی</w:t>
             </w:r>
             <w:r w:rsidRPr="0006525D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5247" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001B1E75" w:rsidRPr="0006525D" w:rsidRDefault="001B1E75" w:rsidP="001B1E75">
+          <w:p w14:paraId="519249DE" w14:textId="77777777" w:rsidR="001B1E75" w:rsidRPr="0006525D" w:rsidRDefault="001B1E75" w:rsidP="001B1E75">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A4E67" w:rsidRPr="0006525D" w:rsidTr="00A44305">
+      <w:tr w:rsidR="004A4E67" w:rsidRPr="0006525D" w14:paraId="61116BF8" w14:textId="77777777" w:rsidTr="00A44305">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4676" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004A4E67" w:rsidRPr="0006525D" w:rsidRDefault="00A9629A" w:rsidP="008252A5">
+          <w:p w14:paraId="54B333FD" w14:textId="77777777" w:rsidR="004A4E67" w:rsidRPr="0006525D" w:rsidRDefault="00A9629A" w:rsidP="008252A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>سمت فعلی</w:t>
             </w:r>
             <w:r w:rsidR="004A4E67" w:rsidRPr="0006525D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00A44305">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5673" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004A4E67" w:rsidRPr="0006525D" w:rsidRDefault="004A4E67" w:rsidP="008252A5">
+          <w:p w14:paraId="79DE528A" w14:textId="77777777" w:rsidR="004A4E67" w:rsidRPr="0006525D" w:rsidRDefault="004A4E67" w:rsidP="008252A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0006525D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>محل خدمت:</w:t>
             </w:r>
             <w:r w:rsidR="00A44305">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44305" w:rsidRPr="0006525D" w:rsidTr="00A44305">
+      <w:tr w:rsidR="00A44305" w:rsidRPr="0006525D" w14:paraId="5531062E" w14:textId="77777777" w:rsidTr="00A44305">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10349" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D5CAB" w:rsidRPr="0006525D" w:rsidRDefault="004D5CAB" w:rsidP="009F7E56">
+          <w:p w14:paraId="74680266" w14:textId="77777777" w:rsidR="004D5CAB" w:rsidRPr="0006525D" w:rsidRDefault="004D5CAB" w:rsidP="009F7E56">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آدرس و تلفن</w:t>
             </w:r>
             <w:r w:rsidRPr="0006525D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="006146CC">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A4E67" w:rsidRPr="0006525D" w:rsidTr="00A44305">
+      <w:tr w:rsidR="004A4E67" w:rsidRPr="0006525D" w14:paraId="6DB5B72B" w14:textId="77777777" w:rsidTr="00A44305">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10349" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004A4E67" w:rsidRPr="0006525D" w:rsidRDefault="004D5CAB" w:rsidP="009F7E56">
+          <w:p w14:paraId="54C6E7C1" w14:textId="77777777" w:rsidR="004A4E67" w:rsidRPr="0006525D" w:rsidRDefault="004D5CAB" w:rsidP="009F7E56">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
             <w:r w:rsidR="00A44305">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000E15C2" w:rsidRDefault="000E15C2" w:rsidP="00226F80">
+    <w:p w14:paraId="6F40E793" w14:textId="77777777" w:rsidR="000E15C2" w:rsidRDefault="000E15C2" w:rsidP="00226F80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="10349" w:type="dxa"/>
         <w:tblInd w:w="107" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1983"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1704"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidTr="00221054">
+      <w:tr w:rsidR="006146CC" w:rsidRPr="0006525D" w14:paraId="47D53124" w14:textId="77777777" w:rsidTr="00221054">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10349" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="006146CC">
+          <w:p w14:paraId="2800F574" w14:textId="77777777" w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="006146CC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0006525D">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">2 - اطلاعات مربوط به استاد </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مشاور</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidTr="00221054">
+      <w:tr w:rsidR="006146CC" w:rsidRPr="0006525D" w14:paraId="5128326B" w14:textId="77777777" w:rsidTr="00221054">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="00221054">
+          <w:p w14:paraId="58CB0F4A" w14:textId="77777777" w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="00221054">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0006525D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نام و نام خانوادگی:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="009F7E56">
+          <w:p w14:paraId="0116623A" w14:textId="77777777" w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="009F7E56">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="00221054">
+          <w:p w14:paraId="52C30477" w14:textId="77777777" w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="00221054">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>تخصص اصلی</w:t>
             </w:r>
             <w:r w:rsidRPr="0006525D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="00221054">
+          <w:p w14:paraId="1E8F2851" w14:textId="77777777" w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="00221054">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="00221054">
+          <w:p w14:paraId="750A7D9F" w14:textId="77777777" w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="00221054">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>تخصص جنبی</w:t>
             </w:r>
             <w:r w:rsidRPr="0006525D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="00221054">
+          <w:p w14:paraId="2E822091" w14:textId="77777777" w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="00221054">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidTr="00221054">
+      <w:tr w:rsidR="006146CC" w:rsidRPr="0006525D" w14:paraId="50AE31E7" w14:textId="77777777" w:rsidTr="00221054">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="00221054">
+          <w:p w14:paraId="0E230140" w14:textId="77777777" w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="00221054">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آخرین مدرک تحصیلی</w:t>
             </w:r>
             <w:r w:rsidRPr="0006525D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="00221054">
+          <w:p w14:paraId="6FF3A793" w14:textId="77777777" w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="00221054">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="00221054">
+          <w:p w14:paraId="71709C80" w14:textId="77777777" w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="00221054">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0006525D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">مرتبه </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>دانشگاهی</w:t>
             </w:r>
             <w:r w:rsidRPr="0006525D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5247" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="00221054">
+          <w:p w14:paraId="0830BC23" w14:textId="77777777" w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="00221054">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidTr="00221054">
+      <w:tr w:rsidR="006146CC" w:rsidRPr="0006525D" w14:paraId="7BAA594D" w14:textId="77777777" w:rsidTr="00221054">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4676" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="009F7E56">
+          <w:p w14:paraId="45BD44AF" w14:textId="77777777" w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="009F7E56">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>سمت فعلی</w:t>
             </w:r>
             <w:r w:rsidRPr="0006525D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5673" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="009F7E56">
+          <w:p w14:paraId="0900B848" w14:textId="77777777" w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="009F7E56">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="left" w:pos="7283"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0006525D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>محل خدمت:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidTr="00221054">
+      <w:tr w:rsidR="006146CC" w:rsidRPr="0006525D" w14:paraId="5922A7C9" w14:textId="77777777" w:rsidTr="00221054">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10349" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="009F7E56">
+          <w:p w14:paraId="5130D330" w14:textId="77777777" w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="009F7E56">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آدرس و تلفن</w:t>
             </w:r>
             <w:r w:rsidRPr="0006525D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidTr="00221054">
+      <w:tr w:rsidR="006146CC" w:rsidRPr="0006525D" w14:paraId="072808EE" w14:textId="77777777" w:rsidTr="00221054">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10349" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="009F7E56">
+          <w:p w14:paraId="218BB193" w14:textId="77777777" w:rsidR="006146CC" w:rsidRPr="0006525D" w:rsidRDefault="006146CC" w:rsidP="009F7E56">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006146CC" w:rsidRDefault="006146CC" w:rsidP="00226F80">
+    <w:p w14:paraId="25EB529A" w14:textId="77777777" w:rsidR="006146CC" w:rsidRDefault="006146CC" w:rsidP="00226F80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005A72CC" w:rsidRDefault="005A72CC" w:rsidP="00226F80">
+    <w:p w14:paraId="4FCCA401" w14:textId="77777777" w:rsidR="005A72CC" w:rsidRDefault="005A72CC" w:rsidP="00226F80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008252A5" w:rsidRDefault="008252A5" w:rsidP="00226F80">
+    <w:p w14:paraId="78BC8DD5" w14:textId="77777777" w:rsidR="008252A5" w:rsidRDefault="008252A5" w:rsidP="00226F80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008252A5" w:rsidRDefault="008252A5" w:rsidP="00226F80">
+    <w:p w14:paraId="749A0B8D" w14:textId="77777777" w:rsidR="008252A5" w:rsidRDefault="008252A5" w:rsidP="00226F80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF3A18" w:rsidRDefault="00CF3A18" w:rsidP="00226F80">
+    <w:p w14:paraId="54BA2512" w14:textId="77777777" w:rsidR="00CF3A18" w:rsidRDefault="00CF3A18" w:rsidP="00226F80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00327694" w:rsidRDefault="00327694" w:rsidP="00226F80">
+    <w:p w14:paraId="042CFF55" w14:textId="77777777" w:rsidR="00327694" w:rsidRDefault="00327694" w:rsidP="00226F80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005A72CC" w:rsidRDefault="005A72CC" w:rsidP="00226F80">
+    <w:p w14:paraId="4D4C008C" w14:textId="77777777" w:rsidR="005A72CC" w:rsidRDefault="005A72CC" w:rsidP="00226F80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10348"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00835468" w:rsidTr="00154276">
+      <w:tr w:rsidR="00835468" w14:paraId="49B51BC4" w14:textId="77777777" w:rsidTr="00154276">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00835468" w:rsidRDefault="00835468" w:rsidP="00835468">
+          <w:p w14:paraId="77BDDC30" w14:textId="77777777" w:rsidR="00835468" w:rsidRDefault="00835468" w:rsidP="00835468">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C2FCA">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>4-اطلاعات مربوط به پایان نامه</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00835468" w:rsidTr="00A9629A">
+      <w:tr w:rsidR="00835468" w14:paraId="738215D7" w14:textId="77777777" w:rsidTr="00A9629A">
         <w:trPr>
           <w:trHeight w:val="767"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000500AE" w:rsidRDefault="00835468" w:rsidP="005A72CC">
+          <w:p w14:paraId="43F711A2" w14:textId="77777777" w:rsidR="000500AE" w:rsidRDefault="00835468" w:rsidP="005A72CC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0062332C">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>الف</w:t>
             </w:r>
             <w:r w:rsidR="00223FF1">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
@@ -2487,170 +2597,170 @@
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>: عنوان پایان نامه</w:t>
             </w:r>
             <w:r w:rsidRPr="0062332C">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00DD2D73">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00835468" w:rsidRDefault="000500AE" w:rsidP="005A72CC">
+          <w:p w14:paraId="786C4F1C" w14:textId="77777777" w:rsidR="00835468" w:rsidRDefault="000500AE" w:rsidP="005A72CC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">فارسی:    </w:t>
             </w:r>
             <w:r w:rsidR="00DD2D73" w:rsidRPr="00DD2D73">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>..................................</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000500AE" w:rsidRPr="00835468" w:rsidRDefault="000500AE" w:rsidP="005A72CC">
+          <w:p w14:paraId="6E23EE83" w14:textId="77777777" w:rsidR="000500AE" w:rsidRPr="00835468" w:rsidRDefault="000500AE" w:rsidP="005A72CC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000500AE">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>انگلیسی:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD2D73">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>..................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00835468" w:rsidTr="00154276">
+      <w:tr w:rsidR="00835468" w14:paraId="73286F0D" w14:textId="77777777" w:rsidTr="00154276">
         <w:trPr>
           <w:trHeight w:val="1243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00835468" w:rsidRPr="0062332C" w:rsidRDefault="00835468" w:rsidP="005A72CC">
+          <w:p w14:paraId="608CDBDB" w14:textId="77777777" w:rsidR="00835468" w:rsidRPr="0062332C" w:rsidRDefault="00835468" w:rsidP="005A72CC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0062332C">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ب</w:t>
             </w:r>
             <w:r w:rsidR="00223FF1">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>: نوع کار تحقیقاتی</w:t>
             </w:r>
             <w:r w:rsidRPr="0062332C">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">:                </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00835468" w:rsidRPr="00835468" w:rsidRDefault="00835468" w:rsidP="00CF3A18">
+          <w:p w14:paraId="16DB390D" w14:textId="77777777" w:rsidR="00835468" w:rsidRPr="00835468" w:rsidRDefault="00835468" w:rsidP="00CF3A18">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0062332C">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>بنیادی</w:t>
             </w:r>
             <w:r w:rsidR="00223FF1" w:rsidRPr="00CF3A18">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
@@ -2733,471 +2843,471 @@
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>عملی</w:t>
             </w:r>
             <w:r w:rsidR="00223FF1" w:rsidRPr="00CF3A18">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F090"/>
             </w:r>
             <w:r w:rsidRPr="00CF3A18">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00835468" w:rsidTr="00154276">
+      <w:tr w:rsidR="00835468" w14:paraId="1641C147" w14:textId="77777777" w:rsidTr="00154276">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00835468" w:rsidRDefault="005A72CC" w:rsidP="005A72CC">
+          <w:p w14:paraId="713942ED" w14:textId="77777777" w:rsidR="00835468" w:rsidRDefault="005A72CC" w:rsidP="005A72CC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ج</w:t>
             </w:r>
             <w:r w:rsidR="00835468" w:rsidRPr="0062332C">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>: پرسش اصلی تحقیق ( پرسش آغازین )</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008A14EC" w:rsidRPr="00835468" w:rsidRDefault="008A14EC" w:rsidP="00835468">
+          <w:p w14:paraId="3CC96C05" w14:textId="77777777" w:rsidR="008A14EC" w:rsidRPr="00835468" w:rsidRDefault="008A14EC" w:rsidP="00835468">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00573F3B" w:rsidRDefault="00573F3B" w:rsidP="00121095">
+    <w:p w14:paraId="73A082E0" w14:textId="77777777" w:rsidR="00573F3B" w:rsidRDefault="00573F3B" w:rsidP="00121095">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10348"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00573F3B" w:rsidTr="00154276">
+      <w:tr w:rsidR="00573F3B" w14:paraId="08F3B62E" w14:textId="77777777" w:rsidTr="00154276">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00573F3B" w:rsidRDefault="00573F3B" w:rsidP="00573F3B">
+          <w:p w14:paraId="6FC9D384" w14:textId="77777777" w:rsidR="00573F3B" w:rsidRDefault="00573F3B" w:rsidP="00573F3B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C2FCA">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>-بیان مسا</w:t>
             </w:r>
             <w:r w:rsidRPr="001C2FCA">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>له-بیان جنبه های مجهول و مبهم و متغیرهای مربوط به پرسش های تحقیق</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00573F3B" w:rsidRDefault="00573F3B" w:rsidP="00121095">
-[...153 lines deleted...]
-          <w:p w:rsidR="00573F3B" w:rsidRDefault="00573F3B" w:rsidP="00121095">
+          <w:p w14:paraId="2CC470CE" w14:textId="77777777" w:rsidR="00573F3B" w:rsidRDefault="00573F3B" w:rsidP="00121095">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07286070" w14:textId="77777777" w:rsidR="00573F3B" w:rsidRDefault="00573F3B" w:rsidP="00121095">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="330854BF" w14:textId="77777777" w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00121095">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61A7F5BB" w14:textId="77777777" w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00121095">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="038AF8AE" w14:textId="77777777" w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00121095">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0572D45A" w14:textId="77777777" w:rsidR="00573F3B" w:rsidRDefault="00573F3B" w:rsidP="00121095">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21492975" w14:textId="77777777" w:rsidR="00573F3B" w:rsidRDefault="00573F3B" w:rsidP="00121095">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EC84027" w14:textId="77777777" w:rsidR="00573F3B" w:rsidRDefault="00573F3B" w:rsidP="00121095">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3351D90F" w14:textId="77777777" w:rsidR="00573F3B" w:rsidRDefault="00573F3B" w:rsidP="00121095">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6600D376" w14:textId="77777777" w:rsidR="00573F3B" w:rsidRDefault="00573F3B" w:rsidP="00121095">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48BD4CDA" w14:textId="77777777" w:rsidR="008A14EC" w:rsidRDefault="008A14EC" w:rsidP="00121095">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="213A321F" w14:textId="77777777" w:rsidR="008A14EC" w:rsidRDefault="008A14EC" w:rsidP="00121095">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50A18A74" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00121095">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60497103" w14:textId="77777777" w:rsidR="00573F3B" w:rsidRDefault="00573F3B" w:rsidP="00121095">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C815701" w14:textId="77777777" w:rsidR="00573F3B" w:rsidRDefault="00573F3B" w:rsidP="00121095">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00080397" w:rsidTr="00154276">
+      <w:tr w:rsidR="00080397" w14:paraId="5CE86E03" w14:textId="77777777" w:rsidTr="00154276">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00080397">
+          <w:p w14:paraId="08A0BD15" w14:textId="77777777" w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00080397">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C2FCA">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>6-سوابق مربوط</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00D67944">
-[...65 lines deleted...]
-          <w:p w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00D67944">
+          <w:p w14:paraId="19829537" w14:textId="77777777" w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41A31681" w14:textId="77777777" w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28A31D32" w14:textId="77777777" w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14A3C1D6" w14:textId="77777777" w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="694FEAD5" w14:textId="77777777" w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39F0E125" w14:textId="77777777" w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68FA1444" w14:textId="77777777" w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00D67944">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00121095">
+    <w:p w14:paraId="5BD145DA" w14:textId="77777777" w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00121095">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10348"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00080397" w:rsidTr="00154276">
+      <w:tr w:rsidR="00080397" w14:paraId="7057B227" w14:textId="77777777" w:rsidTr="00154276">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00080397" w:rsidRPr="006F183F" w:rsidRDefault="00080397" w:rsidP="008B54FA">
+          <w:p w14:paraId="06719118" w14:textId="77777777" w:rsidR="00080397" w:rsidRPr="006F183F" w:rsidRDefault="00080397" w:rsidP="008B54FA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">6-1 ) </w:t>
             </w:r>
             <w:r w:rsidRPr="001C2FCA">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
@@ -3261,177 +3371,199 @@
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ای انجام شده و نتایج به</w:t>
             </w:r>
             <w:r w:rsidR="005A72CC" w:rsidRPr="004A440D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008B54FA">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> پیوست پروپوزال ضمیمه شود</w:t>
+              <w:t xml:space="preserve"> پیوست </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008B54FA">
+              <w:rPr>
+                <w:rFonts w:cs="B Titr" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>پروپوزال</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="008B54FA">
+              <w:rPr>
+                <w:rFonts w:cs="B Titr" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ضمیمه شود</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+          <w:p w14:paraId="4DD7F17A" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00121095">
+    <w:p w14:paraId="6F5A8464" w14:textId="77777777" w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00121095">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10348"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00080397" w:rsidTr="00154276">
+      <w:tr w:rsidR="00080397" w14:paraId="7EE59862" w14:textId="77777777" w:rsidTr="00154276">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00080397" w:rsidRPr="001C2FCA" w:rsidRDefault="00080397" w:rsidP="006F183F">
+          <w:p w14:paraId="7E95E4D7" w14:textId="77777777" w:rsidR="00080397" w:rsidRPr="001C2FCA" w:rsidRDefault="00080397" w:rsidP="006F183F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0062332C">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">7 - واژه های کلیدی تحقیق </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00080397" w:rsidRPr="008B54FA" w:rsidRDefault="00080397" w:rsidP="006F183F">
+          <w:p w14:paraId="5778F754" w14:textId="77777777" w:rsidR="00080397" w:rsidRPr="008B54FA" w:rsidRDefault="00080397" w:rsidP="006F183F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F183F">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="008B54FA">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>-1 ) فارسی</w:t>
             </w:r>
             <w:r w:rsidR="006F183F" w:rsidRPr="008B54FA">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> ..............................</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F183F" w:rsidRPr="008B54FA" w:rsidRDefault="00080397" w:rsidP="004D5CAB">
+          <w:p w14:paraId="56B528A8" w14:textId="77777777" w:rsidR="006F183F" w:rsidRPr="008B54FA" w:rsidRDefault="00080397" w:rsidP="004D5CAB">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B54FA">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">7-2 ) </w:t>
             </w:r>
             <w:r w:rsidR="004D5CAB">
@@ -3440,773 +3572,865 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>انگلیسی</w:t>
             </w:r>
             <w:r w:rsidR="006F183F" w:rsidRPr="008B54FA">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> .................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00121095">
+    <w:p w14:paraId="4913E242" w14:textId="77777777" w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00121095">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10348"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00080397" w:rsidTr="00154276">
+      <w:tr w:rsidR="00080397" w14:paraId="1421C8DB" w14:textId="77777777" w:rsidTr="00154276">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00080397" w:rsidRPr="001C2FCA" w:rsidRDefault="00080397" w:rsidP="00080397">
+          <w:p w14:paraId="1ADBE528" w14:textId="517EFC14" w:rsidR="00080397" w:rsidRPr="001C2FCA" w:rsidRDefault="00080397" w:rsidP="00080397">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="001C2FCA">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>-سوالهای تحقیق</w:t>
-[...90 lines deleted...]
-          <w:p w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00D67944">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00347585">
+              <w:rPr>
+                <w:rFonts w:cs="B Titr" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00347585">
+              <w:rPr>
+                <w:rFonts w:cs="B Titr" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>اهداف تحقیق(اصلی و فرعی)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00F2E795" w14:textId="77777777" w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01AAED83" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00FE6E27">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15667EC7" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00FE6E27">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="181A6283" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00FE6E27">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4741E7FC" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00FE6E27">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="466D8D12" w14:textId="77777777" w:rsidR="00E006CB" w:rsidRDefault="00E006CB" w:rsidP="00FE6E27">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73C9B783" w14:textId="77777777" w:rsidR="006F183F" w:rsidRDefault="006F183F" w:rsidP="00FE6E27">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C9223D7" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00FE6E27">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D759D56" w14:textId="77777777" w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00D67944">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00121095">
+    <w:p w14:paraId="6F234083" w14:textId="77777777" w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00121095">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10348"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00080397" w:rsidTr="00154276">
+      <w:tr w:rsidR="00080397" w14:paraId="7818A017" w14:textId="77777777" w:rsidTr="00154276">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00080397" w:rsidRPr="001C2FCA" w:rsidRDefault="00080397" w:rsidP="00080397">
+          <w:p w14:paraId="366EE251" w14:textId="1C002020" w:rsidR="00080397" w:rsidRPr="001C2FCA" w:rsidRDefault="00080397" w:rsidP="00080397">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="001C2FCA">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>-فرضیه های اصلی و فرعی</w:t>
-[...90 lines deleted...]
-          <w:p w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00347585">
+              <w:rPr>
+                <w:rFonts w:cs="B Titr" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00347585">
+              <w:rPr>
+                <w:rFonts w:cs="B Titr" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>سوالهای تحقیق</w:t>
+            </w:r>
+            <w:r w:rsidR="00347585" w:rsidRPr="001C2FCA">
+              <w:rPr>
+                <w:rFonts w:cs="B Titr" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56ED19A9" w14:textId="77777777" w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60FE593C" w14:textId="77777777" w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18B241C5" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0991D66C" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3ADB9506" w14:textId="77777777" w:rsidR="006F183F" w:rsidRDefault="006F183F" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14F0CBF8" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74CD92D3" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D86AF87" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03087FB9" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00121095">
+    <w:p w14:paraId="63C281ED" w14:textId="77777777" w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00121095">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10348"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00080397" w:rsidTr="00154276">
+      <w:tr w:rsidR="00080397" w14:paraId="1FA3F67C" w14:textId="77777777" w:rsidTr="00154276">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00080397" w:rsidRPr="001C2FCA" w:rsidRDefault="00080397" w:rsidP="00080397">
+          <w:p w14:paraId="37FF3D56" w14:textId="59006229" w:rsidR="00080397" w:rsidRPr="001C2FCA" w:rsidRDefault="00080397" w:rsidP="00080397">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="001C2FCA">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>-اهداف تحقیق(اصلی و فرعی)</w:t>
-[...123 lines deleted...]
-          <w:p w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00D67944">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00347585" w:rsidRPr="001C2FCA">
+              <w:rPr>
+                <w:rFonts w:cs="B Titr" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00347585" w:rsidRPr="001C2FCA">
+              <w:rPr>
+                <w:rFonts w:cs="B Titr" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>فرضیه های اصلی و فرعی</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55E0D6B8" w14:textId="77777777" w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D9A3FD0" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="118EE8C8" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3284E872" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FD62233" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44EACEA0" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F05B0A1" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18560EE5" w14:textId="77777777" w:rsidR="00E006CB" w:rsidRDefault="00E006CB" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38862B27" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E324758" w14:textId="77777777" w:rsidR="006F183F" w:rsidRDefault="006F183F" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39E7BC15" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A27458D" w14:textId="77777777" w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00D67944">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00121095">
+    <w:p w14:paraId="7033B8BA" w14:textId="77777777" w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00121095">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10348"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00080397" w:rsidTr="00154276">
+      <w:tr w:rsidR="00080397" w14:paraId="7B98BEA2" w14:textId="77777777" w:rsidTr="00154276">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00080397" w:rsidRPr="001C2FCA" w:rsidRDefault="00080397" w:rsidP="00080397">
+          <w:p w14:paraId="0B42B4EE" w14:textId="77777777" w:rsidR="00080397" w:rsidRPr="001C2FCA" w:rsidRDefault="00080397" w:rsidP="00080397">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="001C2FCA">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>-استفاده کنندگان از نتایج تحقیق(اشخاص حقیقی و حقوقی)</w:t>
-[...112 lines deleted...]
-          <w:p w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+              <w:t xml:space="preserve">-استفاده </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C2FCA">
+              <w:rPr>
+                <w:rFonts w:cs="B Titr" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>کنندگان</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001C2FCA">
+              <w:rPr>
+                <w:rFonts w:cs="B Titr" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> از نتایج تحقیق(اشخاص حقیقی و حقوقی)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1923BD98" w14:textId="77777777" w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B2D2D5D" w14:textId="77777777" w:rsidR="00080397" w:rsidRDefault="00080397" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F3204A7" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CE95988" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F1C683C" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FD7979E" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CE06FB9" w14:textId="77777777" w:rsidR="00E006CB" w:rsidRDefault="00E006CB" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="592AF88D" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="608E2C16" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="493E334A" w14:textId="77777777" w:rsidR="006F183F" w:rsidRDefault="006F183F" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72427BEA" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00080397" w:rsidRPr="001C2FCA" w:rsidRDefault="00080397" w:rsidP="00121095">
+    <w:p w14:paraId="2DD64C28" w14:textId="77777777" w:rsidR="00080397" w:rsidRPr="001C2FCA" w:rsidRDefault="00080397" w:rsidP="00121095">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10348"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002241DC" w:rsidTr="00154276">
+      <w:tr w:rsidR="002241DC" w14:paraId="4A288A88" w14:textId="77777777" w:rsidTr="00154276">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002241DC" w:rsidRPr="001C2FCA" w:rsidRDefault="002241DC" w:rsidP="00FE6E27">
+          <w:p w14:paraId="11346563" w14:textId="77777777" w:rsidR="002241DC" w:rsidRPr="001C2FCA" w:rsidRDefault="002241DC" w:rsidP="00FE6E27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidRPr="001C2FCA">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
@@ -4262,60 +4486,62 @@
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> ، </w:t>
             </w:r>
             <w:r w:rsidRPr="001C2FCA">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>توصیفی</w:t>
             </w:r>
             <w:r w:rsidR="00FE6E27">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> ، </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001C2FCA">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>پیمایش</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FE6E27">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> ، </w:t>
             </w:r>
             <w:r w:rsidRPr="001C2FCA">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>علی پس از وقوع</w:t>
             </w:r>
             <w:r w:rsidR="00FE6E27">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
@@ -4333,679 +4559,679 @@
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>..................</w:t>
             </w:r>
             <w:r w:rsidR="00FE6E27">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C2FCA">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002241DC" w:rsidRDefault="002241DC" w:rsidP="00D67944">
-[...142 lines deleted...]
-          <w:p w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+          <w:p w14:paraId="22224C0D" w14:textId="77777777" w:rsidR="002241DC" w:rsidRDefault="002241DC" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18CC5455" w14:textId="77777777" w:rsidR="002241DC" w:rsidRDefault="002241DC" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71CC10E6" w14:textId="77777777" w:rsidR="00E006CB" w:rsidRDefault="00E006CB" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB14775" w14:textId="77777777" w:rsidR="00E006CB" w:rsidRDefault="00E006CB" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="780F2FBD" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79A75680" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23AE5B9F" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72FDA49F" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07A15B01" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="542CF6ED" w14:textId="77777777" w:rsidR="006F183F" w:rsidRDefault="006F183F" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C09B976" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C1CDC20" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A35A5EB" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="772B1098" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00D67944">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00665EA3">
+    <w:p w14:paraId="1057723A" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00665EA3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10348"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002241DC" w:rsidTr="00154276">
+      <w:tr w:rsidR="002241DC" w14:paraId="144917BA" w14:textId="77777777" w:rsidTr="00154276">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00105639" w:rsidRDefault="002241DC" w:rsidP="00FE6E27">
+          <w:p w14:paraId="05C5E75A" w14:textId="77777777" w:rsidR="00105639" w:rsidRDefault="002241DC" w:rsidP="00FE6E27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidRPr="001C2FCA">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>-روش تحقیق</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002241DC" w:rsidTr="00154276">
+      <w:tr w:rsidR="002241DC" w14:paraId="3880E9A1" w14:textId="77777777" w:rsidTr="00154276">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002241DC" w:rsidRDefault="002241DC" w:rsidP="00665EA3">
+          <w:p w14:paraId="531FFE9B" w14:textId="77777777" w:rsidR="002241DC" w:rsidRDefault="002241DC" w:rsidP="00665EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidRPr="001C2FCA">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>-1)ابزار گردآوری اطلاعات:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00105639" w:rsidRDefault="00105639" w:rsidP="00665EA3">
+          <w:p w14:paraId="0D775774" w14:textId="77777777" w:rsidR="00105639" w:rsidRDefault="00105639" w:rsidP="00665EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00105639" w:rsidRDefault="00105639" w:rsidP="00665EA3">
+          <w:p w14:paraId="3662BA22" w14:textId="77777777" w:rsidR="00105639" w:rsidRDefault="00105639" w:rsidP="00665EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00665EA3">
+          <w:p w14:paraId="048B7EA6" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00665EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00665EA3">
+          <w:p w14:paraId="7686670A" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00665EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00105639" w:rsidRDefault="00105639" w:rsidP="00665EA3">
+          <w:p w14:paraId="1D2BE871" w14:textId="77777777" w:rsidR="00105639" w:rsidRDefault="00105639" w:rsidP="00665EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002241DC" w:rsidTr="00154276">
+      <w:tr w:rsidR="002241DC" w14:paraId="22A6F868" w14:textId="77777777" w:rsidTr="00154276">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002241DC" w:rsidRDefault="002241DC" w:rsidP="006551D7">
+          <w:p w14:paraId="448F9044" w14:textId="77777777" w:rsidR="002241DC" w:rsidRDefault="002241DC" w:rsidP="006551D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidRPr="001C2FCA">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>-2)جامعه آماری:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00105639" w:rsidRDefault="00105639" w:rsidP="00665EA3">
+          <w:p w14:paraId="529E652E" w14:textId="77777777" w:rsidR="00105639" w:rsidRDefault="00105639" w:rsidP="00665EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00105639" w:rsidRDefault="00105639" w:rsidP="00665EA3">
+          <w:p w14:paraId="219C85CE" w14:textId="77777777" w:rsidR="00105639" w:rsidRDefault="00105639" w:rsidP="00665EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E006CB" w:rsidRDefault="00E006CB" w:rsidP="00665EA3">
+          <w:p w14:paraId="0CC5FF7D" w14:textId="77777777" w:rsidR="00E006CB" w:rsidRDefault="00E006CB" w:rsidP="00665EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00665EA3">
+          <w:p w14:paraId="22E7151C" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00665EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00105639" w:rsidRDefault="00105639" w:rsidP="00665EA3">
+          <w:p w14:paraId="16219D94" w14:textId="77777777" w:rsidR="00105639" w:rsidRDefault="00105639" w:rsidP="00665EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002241DC" w:rsidTr="00154276">
+      <w:tr w:rsidR="002241DC" w14:paraId="38BEDFB2" w14:textId="77777777" w:rsidTr="00154276">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002241DC" w:rsidRDefault="002241DC" w:rsidP="006551D7">
+          <w:p w14:paraId="7A9465C0" w14:textId="77777777" w:rsidR="002241DC" w:rsidRDefault="002241DC" w:rsidP="006551D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidRPr="001C2FCA">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>-3)نمونه آماری و روش نمونه گیری:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00105639" w:rsidRDefault="00105639" w:rsidP="00665EA3">
+          <w:p w14:paraId="2A106AE4" w14:textId="77777777" w:rsidR="00105639" w:rsidRDefault="00105639" w:rsidP="00665EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00665EA3">
+          <w:p w14:paraId="52E17548" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00665EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00665EA3">
+          <w:p w14:paraId="2E5D3DCC" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00665EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00105639" w:rsidRDefault="00105639" w:rsidP="00665EA3">
+          <w:p w14:paraId="4A189180" w14:textId="77777777" w:rsidR="00105639" w:rsidRDefault="00105639" w:rsidP="00665EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00105639" w:rsidRDefault="00105639" w:rsidP="00665EA3">
+          <w:p w14:paraId="2B92C5E6" w14:textId="77777777" w:rsidR="00105639" w:rsidRDefault="00105639" w:rsidP="00665EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002241DC" w:rsidTr="00154276">
+      <w:tr w:rsidR="002241DC" w14:paraId="29080380" w14:textId="77777777" w:rsidTr="00154276">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002241DC" w:rsidRDefault="002241DC" w:rsidP="006551D7">
+          <w:p w14:paraId="0D989306" w14:textId="77777777" w:rsidR="002241DC" w:rsidRDefault="002241DC" w:rsidP="006551D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidRPr="001C2FCA">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>-4)روش تجزیه و تحلیل اطلاعات:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00105639" w:rsidRDefault="00105639" w:rsidP="00665EA3">
+          <w:p w14:paraId="314CFB1D" w14:textId="77777777" w:rsidR="00105639" w:rsidRDefault="00105639" w:rsidP="00665EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00105639" w:rsidRDefault="00105639" w:rsidP="00665EA3">
+          <w:p w14:paraId="714A4845" w14:textId="77777777" w:rsidR="00105639" w:rsidRDefault="00105639" w:rsidP="00665EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E006CB" w:rsidRDefault="00E006CB" w:rsidP="00665EA3">
+          <w:p w14:paraId="49C37CDF" w14:textId="77777777" w:rsidR="00E006CB" w:rsidRDefault="00E006CB" w:rsidP="00665EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00665EA3">
+          <w:p w14:paraId="6B9A4FF3" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00665EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00105639" w:rsidRDefault="00105639" w:rsidP="00665EA3">
+          <w:p w14:paraId="19FA0E6C" w14:textId="77777777" w:rsidR="00105639" w:rsidRDefault="00105639" w:rsidP="00665EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FE6E27" w:rsidRPr="001C2FCA" w:rsidRDefault="00A32B51" w:rsidP="000D4DE1">
+    <w:p w14:paraId="337B1D2B" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRPr="001C2FCA" w:rsidRDefault="00A32B51" w:rsidP="000D4DE1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C2FCA">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10348"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00105639" w:rsidTr="00154276">
+      <w:tr w:rsidR="00105639" w14:paraId="5CA3DA00" w14:textId="77777777" w:rsidTr="00154276">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00475A1E" w:rsidRDefault="00943507" w:rsidP="005A72CC">
+          <w:p w14:paraId="151AC208" w14:textId="77777777" w:rsidR="00475A1E" w:rsidRDefault="00943507" w:rsidP="005A72CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidR="00105639" w:rsidRPr="001C2FCA">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
@@ -5032,51 +5258,51 @@
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">(فارسی و </w:t>
             </w:r>
             <w:r w:rsidR="005A72CC">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>انگلیسی</w:t>
             </w:r>
             <w:r w:rsidR="00105639" w:rsidRPr="001C2FCA">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">) مورد استفاده در پایان نامه مطابق الگوی زیر </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00105639" w:rsidRDefault="005A72CC" w:rsidP="00CF3A18">
+          <w:p w14:paraId="3E92645B" w14:textId="77777777" w:rsidR="00105639" w:rsidRDefault="005A72CC" w:rsidP="00CF3A18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>کتاب</w:t>
             </w:r>
             <w:r w:rsidR="00105639" w:rsidRPr="001C2FCA">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
@@ -5185,51 +5411,51 @@
             <w:r w:rsidR="00CF3A18">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نشر:</w:t>
             </w:r>
             <w:r w:rsidR="00105639" w:rsidRPr="000E15C2">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> ناش</w:t>
             </w:r>
             <w:r w:rsidR="00720933">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">ر. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00720933" w:rsidRPr="00720933" w:rsidRDefault="00720933" w:rsidP="00B82180">
+          <w:p w14:paraId="1120BA6C" w14:textId="77777777" w:rsidR="00720933" w:rsidRPr="00720933" w:rsidRDefault="00720933" w:rsidP="00B82180">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">کتاب ترجمه شده: </w:t>
             </w:r>
             <w:r w:rsidRPr="00720933">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>ﻧﺎم ﺧﺎﻧﻮادﮔﯽ</w:t>
             </w:r>
             <w:r w:rsidR="00CF3A18">
@@ -5291,51 +5517,51 @@
               </w:rPr>
               <w:t xml:space="preserve">، </w:t>
             </w:r>
             <w:r w:rsidRPr="00720933">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">نام </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">مترجمان کتاب، </w:t>
             </w:r>
             <w:r w:rsidRPr="00720933">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>محل نشر: ناشر.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00105639" w:rsidRDefault="005A72CC" w:rsidP="00720933">
+          <w:p w14:paraId="2F9C8007" w14:textId="77777777" w:rsidR="00105639" w:rsidRDefault="005A72CC" w:rsidP="00720933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مقاله</w:t>
             </w:r>
             <w:r w:rsidR="00105639" w:rsidRPr="001C2FCA">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
@@ -5470,51 +5696,51 @@
             <w:r w:rsidR="00720933">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
             <w:r w:rsidR="00481D46">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00720933">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">.....- ...... . </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00105639" w:rsidRPr="00720933" w:rsidRDefault="00720933" w:rsidP="00720933">
+          <w:p w14:paraId="21E84843" w14:textId="77777777" w:rsidR="00105639" w:rsidRPr="00720933" w:rsidRDefault="00720933" w:rsidP="00720933">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00720933">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>پایان نامه:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006E3FDB" w:rsidRPr="00720933">
               <w:rPr>
@@ -5533,62 +5759,62 @@
               </w:rPr>
               <w:t>عنوان پایان نامه</w:t>
             </w:r>
             <w:r w:rsidR="006E3FDB" w:rsidRPr="00720933">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="006E3FDB" w:rsidRPr="00720933">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> پایان نامه مقطع </w:t>
             </w:r>
             <w:r w:rsidR="006E3FDB" w:rsidRPr="00720933">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>تحصیلی، نام دانشکده/دانشگاه.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00A32B51">
-[...10 lines deleted...]
-          <w:p w:rsidR="00105639" w:rsidRDefault="000D4DE1" w:rsidP="00CB43C1">
+          <w:p w14:paraId="67290343" w14:textId="77777777" w:rsidR="00FE6E27" w:rsidRDefault="00FE6E27" w:rsidP="00A32B51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B6F01C6" w14:textId="77777777" w:rsidR="00105639" w:rsidRDefault="000D4DE1" w:rsidP="00CB43C1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D4DE1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Romans" w:hAnsi="Times New Romans" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">برای نوشتن منابع لاتین از فرمت </w:t>
             </w:r>
             <w:r w:rsidRPr="000D4DE1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Romans" w:hAnsi="Times New Romans" w:cs="B Mitra"/>
@@ -5641,227 +5867,227 @@
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> استفاده شود.</w:t>
             </w:r>
             <w:r w:rsidRPr="000D4DE1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Romans" w:hAnsi="Times New Romans" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005626FE" w:rsidRDefault="005626FE" w:rsidP="00970851">
+    <w:p w14:paraId="14EF205F" w14:textId="77777777" w:rsidR="005626FE" w:rsidRDefault="005626FE" w:rsidP="00970851">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB43C1" w:rsidRDefault="00CB43C1" w:rsidP="00970851">
+    <w:p w14:paraId="34B9A558" w14:textId="77777777" w:rsidR="00CB43C1" w:rsidRDefault="00CB43C1" w:rsidP="00970851">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB43C1" w:rsidRDefault="00CB43C1" w:rsidP="00970851">
+    <w:p w14:paraId="5108E9B9" w14:textId="77777777" w:rsidR="00CB43C1" w:rsidRDefault="00CB43C1" w:rsidP="00970851">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB43C1" w:rsidRDefault="00CB43C1" w:rsidP="00970851">
+    <w:p w14:paraId="5DFB465B" w14:textId="77777777" w:rsidR="00CB43C1" w:rsidRDefault="00CB43C1" w:rsidP="00970851">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB43C1" w:rsidRDefault="00CB43C1" w:rsidP="00970851">
+    <w:p w14:paraId="0BC6FD55" w14:textId="77777777" w:rsidR="00CB43C1" w:rsidRDefault="00CB43C1" w:rsidP="00970851">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB43C1" w:rsidRDefault="00CB43C1" w:rsidP="00970851">
+    <w:p w14:paraId="6BF16B69" w14:textId="77777777" w:rsidR="00CB43C1" w:rsidRDefault="00CB43C1" w:rsidP="00970851">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB43C1" w:rsidRDefault="00CB43C1" w:rsidP="00970851">
+    <w:p w14:paraId="27B28A91" w14:textId="77777777" w:rsidR="00CB43C1" w:rsidRDefault="00CB43C1" w:rsidP="00970851">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB43C1" w:rsidRDefault="00CB43C1" w:rsidP="00970851">
+    <w:p w14:paraId="077A940D" w14:textId="77777777" w:rsidR="00CB43C1" w:rsidRDefault="00CB43C1" w:rsidP="00970851">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB43C1" w:rsidRDefault="00CB43C1" w:rsidP="00970851">
+    <w:p w14:paraId="048E731E" w14:textId="77777777" w:rsidR="00CB43C1" w:rsidRDefault="00CB43C1" w:rsidP="00970851">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB43C1" w:rsidRDefault="00CB43C1" w:rsidP="00970851">
+    <w:p w14:paraId="67E308CF" w14:textId="77777777" w:rsidR="00CB43C1" w:rsidRDefault="00CB43C1" w:rsidP="00970851">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007874CF" w:rsidRDefault="007874CF" w:rsidP="00970851">
+    <w:p w14:paraId="0BD5CEE9" w14:textId="77777777" w:rsidR="007874CF" w:rsidRDefault="007874CF" w:rsidP="00970851">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007874CF" w:rsidRDefault="007874CF" w:rsidP="00970851">
+    <w:p w14:paraId="246F6EBA" w14:textId="77777777" w:rsidR="007874CF" w:rsidRDefault="007874CF" w:rsidP="00970851">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB43C1" w:rsidRDefault="00CB43C1" w:rsidP="00970851">
+    <w:p w14:paraId="61F7A43E" w14:textId="77777777" w:rsidR="00CB43C1" w:rsidRDefault="00CB43C1" w:rsidP="00970851">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB43C1" w:rsidRDefault="00CB43C1" w:rsidP="00970851">
+    <w:p w14:paraId="7464D415" w14:textId="77777777" w:rsidR="00CB43C1" w:rsidRDefault="00CB43C1" w:rsidP="00970851">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="10349" w:type="dxa"/>
         <w:tblInd w:w="107" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1127"/>
         <w:gridCol w:w="3409"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="2128"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F02F75" w:rsidTr="00154276">
+      <w:tr w:rsidR="00F02F75" w14:paraId="552E0270" w14:textId="77777777" w:rsidTr="00154276">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10349" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00F02F75" w:rsidRDefault="00943507" w:rsidP="00970851">
+          <w:p w14:paraId="5B29299B" w14:textId="77777777" w:rsidR="00F02F75" w:rsidRDefault="00943507" w:rsidP="00970851">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00F02F75">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
@@ -5872,358 +6098,358 @@
             </w:r>
             <w:r w:rsidR="00A9629A">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A9629A" w:rsidRPr="00A9629A">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>(اسامی اساتید راهنما و مشاور تایپ شود)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F02F75" w:rsidTr="00154276">
+      <w:tr w:rsidR="00F02F75" w14:paraId="33538427" w14:textId="77777777" w:rsidTr="00154276">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10349" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00F02F75" w:rsidRPr="00F02F75" w:rsidRDefault="00F02F75" w:rsidP="00970851">
+          <w:p w14:paraId="61206870" w14:textId="77777777" w:rsidR="00F02F75" w:rsidRPr="00F02F75" w:rsidRDefault="00F02F75" w:rsidP="00970851">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02F75">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>الف:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> اساتید</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005626FE" w:rsidTr="00154276">
+      <w:tr w:rsidR="005626FE" w14:paraId="7718972E" w14:textId="77777777" w:rsidTr="00154276">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005626FE" w:rsidRDefault="005626FE" w:rsidP="00C263A5">
+          <w:p w14:paraId="2601A27D" w14:textId="77777777" w:rsidR="005626FE" w:rsidRDefault="005626FE" w:rsidP="00C263A5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00976ED4">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>استاد راهنما:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005626FE" w:rsidRDefault="005626FE" w:rsidP="00DD2D73">
+          <w:p w14:paraId="27C3527B" w14:textId="77777777" w:rsidR="005626FE" w:rsidRDefault="005626FE" w:rsidP="00DD2D73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005626FE" w:rsidRPr="00976ED4" w:rsidRDefault="005626FE" w:rsidP="00DD2D73">
+          <w:p w14:paraId="0B3FED96" w14:textId="77777777" w:rsidR="005626FE" w:rsidRPr="00976ED4" w:rsidRDefault="005626FE" w:rsidP="00DD2D73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00976ED4">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>تاریخ :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005626FE" w:rsidRDefault="005626FE" w:rsidP="00DD2D73">
+          <w:p w14:paraId="2E8A501C" w14:textId="77777777" w:rsidR="005626FE" w:rsidRDefault="005626FE" w:rsidP="00DD2D73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005626FE" w:rsidRDefault="005626FE" w:rsidP="00DD2D73">
+          <w:p w14:paraId="0B3019FE" w14:textId="77777777" w:rsidR="005626FE" w:rsidRDefault="005626FE" w:rsidP="00DD2D73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00976ED4">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>امضاء :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2128" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005626FE" w:rsidRDefault="005626FE" w:rsidP="00DD2D73">
+          <w:p w14:paraId="4F61D441" w14:textId="77777777" w:rsidR="005626FE" w:rsidRDefault="005626FE" w:rsidP="00DD2D73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005626FE" w:rsidTr="00154276">
+      <w:tr w:rsidR="005626FE" w14:paraId="16D67C37" w14:textId="77777777" w:rsidTr="00154276">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005626FE" w:rsidRDefault="005626FE" w:rsidP="00C263A5">
+          <w:p w14:paraId="056CAA30" w14:textId="77777777" w:rsidR="005626FE" w:rsidRDefault="005626FE" w:rsidP="00C263A5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00976ED4">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>استاد مشاور</w:t>
             </w:r>
             <w:r w:rsidR="00C263A5">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005626FE" w:rsidRDefault="005626FE" w:rsidP="00DD2D73">
+          <w:p w14:paraId="34C9AB43" w14:textId="77777777" w:rsidR="005626FE" w:rsidRDefault="005626FE" w:rsidP="00DD2D73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005626FE" w:rsidRDefault="005626FE" w:rsidP="00DD2D73">
+          <w:p w14:paraId="37BBE92E" w14:textId="77777777" w:rsidR="005626FE" w:rsidRDefault="005626FE" w:rsidP="00DD2D73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00976ED4">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>تاریخ :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005626FE" w:rsidRDefault="005626FE" w:rsidP="00DD2D73">
+          <w:p w14:paraId="3EED5A42" w14:textId="77777777" w:rsidR="005626FE" w:rsidRDefault="005626FE" w:rsidP="00DD2D73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005626FE" w:rsidRDefault="005626FE" w:rsidP="00DD2D73">
+          <w:p w14:paraId="32AC79EF" w14:textId="77777777" w:rsidR="005626FE" w:rsidRDefault="005626FE" w:rsidP="00DD2D73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00976ED4">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>امضاء :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2128" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005626FE" w:rsidRDefault="005626FE" w:rsidP="00DD2D73">
+          <w:p w14:paraId="1DCE8524" w14:textId="77777777" w:rsidR="005626FE" w:rsidRDefault="005626FE" w:rsidP="00DD2D73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F02F75" w:rsidTr="00154276">
+      <w:tr w:rsidR="00F02F75" w14:paraId="598A4224" w14:textId="77777777" w:rsidTr="00154276">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10349" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00F02F75" w:rsidRPr="00475A1E" w:rsidRDefault="00F02F75" w:rsidP="00475A1E">
+          <w:p w14:paraId="3D67FE0E" w14:textId="77777777" w:rsidR="00F02F75" w:rsidRPr="00475A1E" w:rsidRDefault="00F02F75" w:rsidP="00475A1E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Titr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E724B6">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ب:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
@@ -6283,1059 +6509,1200 @@
             </w:r>
             <w:r w:rsidR="00A9629A" w:rsidRPr="00A9629A">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>اطلاعات در بخش نقطه چین و اسامی اعضای گروه تایپ شود</w:t>
             </w:r>
             <w:r w:rsidR="00CF3A18">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F02F75" w:rsidTr="00154276">
+      <w:tr w:rsidR="00F02F75" w14:paraId="1BF316E0" w14:textId="77777777" w:rsidTr="00154276">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10349" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00F02F75" w:rsidRDefault="00F02F75" w:rsidP="003A1588">
-[...10 lines deleted...]
-          <w:p w:rsidR="00F02F75" w:rsidRPr="00976ED4" w:rsidRDefault="00F02F75" w:rsidP="00CF3A18">
+          <w:p w14:paraId="28183DDD" w14:textId="77777777" w:rsidR="00F02F75" w:rsidRDefault="00F02F75" w:rsidP="003A1588">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="450A1882" w14:textId="77777777" w:rsidR="00F02F75" w:rsidRPr="00976ED4" w:rsidRDefault="00F02F75" w:rsidP="00CF3A18">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00976ED4">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مو</w:t>
             </w:r>
             <w:r w:rsidR="00CF3A18">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ضوع تحقیق پایان نامه خانم/آقای</w:t>
             </w:r>
             <w:r w:rsidRPr="00976ED4">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>: ...........................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F02F75" w:rsidRPr="00976ED4" w:rsidRDefault="00F02F75" w:rsidP="00F02F75">
+          <w:p w14:paraId="2F5B092C" w14:textId="77777777" w:rsidR="00F02F75" w:rsidRPr="00976ED4" w:rsidRDefault="00F02F75" w:rsidP="00F02F75">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00976ED4">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>دانشجوی رشته: ..........................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F02F75" w:rsidRPr="00976ED4" w:rsidRDefault="00F02F75" w:rsidP="00F02F75">
+          <w:p w14:paraId="527B9D92" w14:textId="77777777" w:rsidR="00F02F75" w:rsidRPr="00976ED4" w:rsidRDefault="00F02F75" w:rsidP="00F02F75">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00976ED4">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve">باعنوان:  .............................................................................. </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00F02F75" w:rsidRPr="00976ED4" w:rsidRDefault="00F02F75" w:rsidP="00F02F75">
+              <w:t>باعنوان</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00976ED4">
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:  .............................................................................. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B58D9E8" w14:textId="77777777" w:rsidR="00F02F75" w:rsidRPr="00976ED4" w:rsidRDefault="00F02F75" w:rsidP="00F02F75">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00976ED4">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>در جلسه مورخ   ............</w:t>
             </w:r>
             <w:r w:rsidR="0030286F">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>...............</w:t>
             </w:r>
             <w:r w:rsidRPr="00976ED4">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>..............  کمیته تخصصی گروه مطرح شد و با اکثریت آرا  ( تعداد ........... نفر ) مورد تصویب اعضاء</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F02F75" w:rsidRPr="00976ED4" w:rsidRDefault="00F02F75" w:rsidP="00CF3A18">
+          <w:p w14:paraId="4AAC7A63" w14:textId="77777777" w:rsidR="00F02F75" w:rsidRPr="00976ED4" w:rsidRDefault="00F02F75" w:rsidP="00CF3A18">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00976ED4">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> قرار گرفت</w:t>
             </w:r>
             <w:r w:rsidR="00CF3A18" w:rsidRPr="00CF3A18">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F090"/>
             </w:r>
             <w:r w:rsidRPr="00976ED4">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">  نگرفت </w:t>
             </w:r>
             <w:r w:rsidR="00CF3A18">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F090"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF3A18" w:rsidRDefault="00CF3A18" w:rsidP="00CF3A18">
+          <w:p w14:paraId="55E01163" w14:textId="77777777" w:rsidR="00CF3A18" w:rsidRDefault="00CF3A18" w:rsidP="00CF3A18">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">امضای </w:t>
             </w:r>
             <w:r w:rsidR="00F02F75" w:rsidRPr="00976ED4">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مدیر گروه</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F02F75" w:rsidRDefault="00F02F75" w:rsidP="00CF3A18">
+          <w:p w14:paraId="1007F29C" w14:textId="77777777" w:rsidR="00F02F75" w:rsidRDefault="00F02F75" w:rsidP="00CF3A18">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00976ED4">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>تاریخ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00310747" w:rsidRDefault="00310747" w:rsidP="00FB33BE">
+    <w:p w14:paraId="57C15ECC" w14:textId="77777777" w:rsidR="00310747" w:rsidRDefault="00310747" w:rsidP="00FB33BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="577"/>
         <w:gridCol w:w="3248"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="2979"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A61ED" w:rsidRPr="001C2FCA" w:rsidTr="00D8159F">
+      <w:tr w:rsidR="007A61ED" w:rsidRPr="001C2FCA" w14:paraId="3A2B4542" w14:textId="77777777" w:rsidTr="00D8159F">
         <w:trPr>
           <w:trHeight w:val="518"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A61ED" w:rsidRPr="00270A1A" w:rsidRDefault="007A61ED" w:rsidP="00270A1A">
+          <w:p w14:paraId="305EA6A1" w14:textId="77777777" w:rsidR="007A61ED" w:rsidRPr="00270A1A" w:rsidRDefault="007A61ED" w:rsidP="00270A1A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00270A1A">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>اسامی اعضای گروه آموزشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidTr="005301AF">
+      <w:tr w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w14:paraId="5222921D" w14:textId="77777777" w:rsidTr="005301AF">
         <w:trPr>
           <w:trHeight w:val="518"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="577" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA71EB" w:rsidRPr="00976ED4" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
+          <w:p w14:paraId="290CB57E" w14:textId="77777777" w:rsidR="00DA71EB" w:rsidRPr="00976ED4" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
             <w:pPr>
               <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00976ED4">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ردیف</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3248" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA71EB" w:rsidRPr="00976ED4" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
+          <w:p w14:paraId="679B654F" w14:textId="77777777" w:rsidR="00DA71EB" w:rsidRPr="00976ED4" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
             <w:pPr>
               <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00976ED4">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نام و نام خانوادگی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA71EB" w:rsidRPr="00976ED4" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
+          <w:p w14:paraId="4F8A6CED" w14:textId="77777777" w:rsidR="00DA71EB" w:rsidRPr="00976ED4" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
             <w:pPr>
               <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00976ED4">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>سمت و تخصص</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA71EB" w:rsidRPr="00976ED4" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
+          <w:p w14:paraId="0C81A927" w14:textId="77777777" w:rsidR="00DA71EB" w:rsidRPr="00976ED4" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
             <w:pPr>
               <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00976ED4">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نوع رای</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2979" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA71EB" w:rsidRPr="00976ED4" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
+          <w:p w14:paraId="6542E39B" w14:textId="77777777" w:rsidR="00DA71EB" w:rsidRPr="00976ED4" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
             <w:pPr>
               <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00976ED4">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>امضاء</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB511C" w:rsidRPr="001C2FCA" w:rsidTr="005301AF">
+      <w:tr w:rsidR="00CB511C" w:rsidRPr="001C2FCA" w14:paraId="79CFB735" w14:textId="77777777" w:rsidTr="005301AF">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="577" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB511C" w:rsidRPr="00976ED4" w:rsidRDefault="00CB511C" w:rsidP="00CB511C">
+          <w:p w14:paraId="134C5674" w14:textId="77777777" w:rsidR="00CB511C" w:rsidRPr="00976ED4" w:rsidRDefault="00CB511C" w:rsidP="00CB511C">
             <w:pPr>
               <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00976ED4">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3248" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB511C" w:rsidRPr="001C2FCA" w:rsidRDefault="00CB511C" w:rsidP="00CB511C">
+          <w:p w14:paraId="729D538A" w14:textId="1B6FA60B" w:rsidR="00CB511C" w:rsidRPr="001C2FCA" w:rsidRDefault="00347585" w:rsidP="00CB511C">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>خانم فاطمه جلالی</w:t>
+              <w:t>دکتر سید کاظم ابراهیمی</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB511C" w:rsidRPr="001C2FCA" w:rsidRDefault="00CB511C" w:rsidP="00CB511C">
+          <w:p w14:paraId="189AC634" w14:textId="77777777" w:rsidR="00CB511C" w:rsidRPr="001C2FCA" w:rsidRDefault="00CB511C" w:rsidP="00CB511C">
             <w:pPr>
               <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB511C" w:rsidRPr="001C2FCA" w:rsidRDefault="00CB511C" w:rsidP="00CB511C">
+          <w:p w14:paraId="04B2701E" w14:textId="77777777" w:rsidR="00CB511C" w:rsidRPr="001C2FCA" w:rsidRDefault="00CB511C" w:rsidP="00CB511C">
             <w:pPr>
               <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2979" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB511C" w:rsidRPr="001C2FCA" w:rsidRDefault="00CB511C" w:rsidP="00CB511C">
+          <w:p w14:paraId="4C83DD5B" w14:textId="77777777" w:rsidR="00CB511C" w:rsidRPr="001C2FCA" w:rsidRDefault="00CB511C" w:rsidP="00CB511C">
             <w:pPr>
               <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidTr="005301AF">
+      <w:tr w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w14:paraId="4BC4CC2C" w14:textId="77777777" w:rsidTr="005301AF">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="577" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA71EB" w:rsidRPr="00976ED4" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
+          <w:p w14:paraId="30B47393" w14:textId="77777777" w:rsidR="00DA71EB" w:rsidRPr="00976ED4" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
             <w:pPr>
               <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00976ED4">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3248" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidRDefault="00270A1A" w:rsidP="00357914">
+          <w:p w14:paraId="15C2AA0B" w14:textId="77FA2E4E" w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidRDefault="00347585" w:rsidP="00357914">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve">دکتر </w:t>
-[...10 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">دکتر محمد امری </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>اسرمی</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
+          <w:p w14:paraId="68022117" w14:textId="77777777" w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
             <w:pPr>
               <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
+          <w:p w14:paraId="34BC58EE" w14:textId="77777777" w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
             <w:pPr>
               <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2979" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
+          <w:p w14:paraId="38AC79AE" w14:textId="77777777" w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
             <w:pPr>
               <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidTr="005301AF">
+      <w:tr w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w14:paraId="72CD7E69" w14:textId="77777777" w:rsidTr="005301AF">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="577" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA71EB" w:rsidRPr="00976ED4" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
+          <w:p w14:paraId="57D98428" w14:textId="77777777" w:rsidR="00DA71EB" w:rsidRPr="00976ED4" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
             <w:pPr>
               <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00976ED4">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3248" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidRDefault="00270A1A" w:rsidP="00357914">
+          <w:p w14:paraId="4EAFDA02" w14:textId="6D892BEC" w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidRDefault="00347585" w:rsidP="00357914">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve">دکتر </w:t>
-[...9 lines deleted...]
-              <w:t>محمد امری اسرمی</w:t>
+              <w:t xml:space="preserve">دکتر علی بهرامی نسب </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
+          <w:p w14:paraId="4B4B52A5" w14:textId="77777777" w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
             <w:pPr>
               <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
+          <w:p w14:paraId="23AE6E91" w14:textId="77777777" w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
             <w:pPr>
               <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2979" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
+          <w:p w14:paraId="75D4765B" w14:textId="77777777" w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
             <w:pPr>
               <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidTr="005301AF">
+      <w:tr w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w14:paraId="70ACAC31" w14:textId="77777777" w:rsidTr="005301AF">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="577" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA71EB" w:rsidRPr="00976ED4" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
+          <w:p w14:paraId="50777E00" w14:textId="77777777" w:rsidR="00DA71EB" w:rsidRPr="00976ED4" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
             <w:pPr>
               <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00976ED4">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3248" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidRDefault="00CB511C" w:rsidP="005301AF">
+          <w:p w14:paraId="1329A995" w14:textId="77777777" w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidRDefault="00CB511C" w:rsidP="005301AF">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>دکتر سعیده پیوندی</w:t>
+              <w:t xml:space="preserve">دکتر </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>سعیده</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> پیوندی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
+          <w:p w14:paraId="405B7BF7" w14:textId="77777777" w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
             <w:pPr>
               <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
+          <w:p w14:paraId="10AF8D79" w14:textId="77777777" w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
             <w:pPr>
               <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2979" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
+          <w:p w14:paraId="39D30D29" w14:textId="77777777" w:rsidR="00DA71EB" w:rsidRPr="001C2FCA" w:rsidRDefault="00DA71EB" w:rsidP="0062332C">
             <w:pPr>
               <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00347585" w:rsidRPr="001C2FCA" w14:paraId="388BAFE9" w14:textId="77777777" w:rsidTr="005301AF">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="577" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34980221" w14:textId="77777777" w:rsidR="00347585" w:rsidRPr="00976ED4" w:rsidRDefault="00347585" w:rsidP="0062332C">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3248" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4696829B" w14:textId="63011E38" w:rsidR="00347585" w:rsidRDefault="00347585" w:rsidP="005301AF">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>خانم فاطمه جلالی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="171D4D40" w14:textId="77777777" w:rsidR="00347585" w:rsidRPr="001C2FCA" w:rsidRDefault="00347585" w:rsidP="0062332C">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A295B07" w14:textId="77777777" w:rsidR="00347585" w:rsidRPr="001C2FCA" w:rsidRDefault="00347585" w:rsidP="0062332C">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2979" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F960005" w14:textId="77777777" w:rsidR="00347585" w:rsidRPr="001C2FCA" w:rsidRDefault="00347585" w:rsidP="0062332C">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AD0695" w:rsidRDefault="00AD0695" w:rsidP="00A32B51">
+    <w:p w14:paraId="2B56CCE3" w14:textId="77777777" w:rsidR="00AD0695" w:rsidRDefault="00AD0695" w:rsidP="00A32B51">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00357914" w:rsidRDefault="00357914" w:rsidP="00A32B51">
+    <w:p w14:paraId="3BFEE852" w14:textId="77777777" w:rsidR="00357914" w:rsidRDefault="00357914" w:rsidP="00A32B51">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00357914" w:rsidRDefault="00357914" w:rsidP="00A32B51">
+    <w:p w14:paraId="3D23730C" w14:textId="77777777" w:rsidR="00357914" w:rsidRDefault="00357914" w:rsidP="00A32B51">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00357914" w:rsidRDefault="00357914" w:rsidP="00A32B51">
+    <w:p w14:paraId="1401645C" w14:textId="77777777" w:rsidR="00357914" w:rsidRDefault="00357914" w:rsidP="00A32B51">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00357914" w:rsidRDefault="00357914" w:rsidP="00A32B51">
+    <w:p w14:paraId="1473DE76" w14:textId="77777777" w:rsidR="00357914" w:rsidRDefault="00357914" w:rsidP="00A32B51">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10FCF" w:rsidRDefault="00D10FCF" w:rsidP="00A32B51">
+    <w:p w14:paraId="3C2A21D2" w14:textId="77777777" w:rsidR="00D10FCF" w:rsidRDefault="00D10FCF" w:rsidP="00A32B51">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D76774" w:rsidRDefault="00D76774" w:rsidP="00A32B51">
+    <w:p w14:paraId="37603DAC" w14:textId="77777777" w:rsidR="00D76774" w:rsidRDefault="00D76774" w:rsidP="00A32B51">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10348"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B3C82" w:rsidTr="004B3C82">
+      <w:tr w:rsidR="004B3C82" w14:paraId="3B66AA43" w14:textId="77777777" w:rsidTr="004B3C82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B3C82" w:rsidRPr="004A2839" w:rsidRDefault="0030286F" w:rsidP="0092089E">
+          <w:p w14:paraId="022AB4CC" w14:textId="77777777" w:rsidR="004B3C82" w:rsidRPr="004A2839" w:rsidRDefault="0030286F" w:rsidP="0092089E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ج</w:t>
             </w:r>
             <w:r w:rsidR="004B3C82" w:rsidRPr="001C2FCA">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="0092089E">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D10FCF">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
@@ -7353,72 +7720,96 @@
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>تحصیلات تکمیلی دانشکده</w:t>
             </w:r>
             <w:r w:rsidR="004A2839">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004A2839" w:rsidRPr="004A2839">
               <w:rPr>
                 <w:rFonts w:cs="B Titr" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>(اطلاعات در بخش نقطه چین به صورت تایپی تکمیل شود)</w:t>
+              <w:t xml:space="preserve">(اطلاعات در بخش نقطه چین به صورت </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004A2839" w:rsidRPr="004A2839">
+              <w:rPr>
+                <w:rFonts w:cs="B Titr" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>تایپی</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004A2839" w:rsidRPr="004A2839">
+              <w:rPr>
+                <w:rFonts w:cs="B Titr" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> تکمیل شود)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B3C82" w:rsidTr="004B3C82">
+      <w:tr w:rsidR="004B3C82" w14:paraId="753B8AC8" w14:textId="77777777" w:rsidTr="004B3C82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF363C" w:rsidRDefault="00BF363C" w:rsidP="00BF363C">
+          <w:p w14:paraId="6C9E9000" w14:textId="77777777" w:rsidR="00BF363C" w:rsidRDefault="00BF363C" w:rsidP="00BF363C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004B3C82" w:rsidRDefault="004B3C82" w:rsidP="002E6465">
+          <w:p w14:paraId="1A0741AB" w14:textId="77777777" w:rsidR="004B3C82" w:rsidRDefault="004B3C82" w:rsidP="002E6465">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F415A">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">موضوع و طرح تحقیق پایان نامه </w:t>
             </w:r>
             <w:r w:rsidR="00BF363C" w:rsidRPr="009F415A">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
@@ -7607,1238 +7998,1315 @@
               <w:sym w:font="Symbol" w:char="F090"/>
             </w:r>
             <w:r w:rsidRPr="009F415A">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="009F415A">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D10FCF" w:rsidRPr="009F415A" w:rsidRDefault="00D10FCF" w:rsidP="005F02FA">
+          <w:p w14:paraId="236F05BB" w14:textId="77777777" w:rsidR="00D10FCF" w:rsidRPr="009F415A" w:rsidRDefault="00D10FCF" w:rsidP="005F02FA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مهر و امضاء معاون آموزشی و تحصیلات تکمیلی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002D7BC6" w:rsidRPr="001C2FCA" w:rsidRDefault="002D7BC6" w:rsidP="00A32B51">
+    <w:p w14:paraId="08480F2C" w14:textId="77777777" w:rsidR="002D7BC6" w:rsidRPr="001C2FCA" w:rsidRDefault="002D7BC6" w:rsidP="00A32B51">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="671"/>
         <w:gridCol w:w="3356"/>
         <w:gridCol w:w="1688"/>
         <w:gridCol w:w="2523"/>
         <w:gridCol w:w="2110"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00105341" w:rsidRPr="00A9629A" w:rsidTr="00F9715B">
+      <w:tr w:rsidR="00105341" w:rsidRPr="00A9629A" w14:paraId="1CBD928B" w14:textId="77777777" w:rsidTr="00F9715B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00105341" w:rsidRPr="00A9629A" w:rsidRDefault="00105341" w:rsidP="00A9629A">
+          <w:p w14:paraId="4F7ACFD8" w14:textId="77777777" w:rsidR="00105341" w:rsidRPr="00A9629A" w:rsidRDefault="00105341" w:rsidP="00A9629A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9629A">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ردیف</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3356" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00105341" w:rsidRPr="00A9629A" w:rsidRDefault="00105341" w:rsidP="00A9629A">
+          <w:p w14:paraId="35846889" w14:textId="77777777" w:rsidR="00105341" w:rsidRPr="00A9629A" w:rsidRDefault="00105341" w:rsidP="00A9629A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9629A">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نام و نام خانوادگی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1688" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00105341" w:rsidRPr="00A9629A" w:rsidRDefault="00105341" w:rsidP="00A9629A">
+          <w:p w14:paraId="33AB2C28" w14:textId="77777777" w:rsidR="00105341" w:rsidRPr="00A9629A" w:rsidRDefault="00105341" w:rsidP="00A9629A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9629A">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>(موافق یا مخالف)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2523" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00105341" w:rsidRPr="00A9629A" w:rsidRDefault="00105341" w:rsidP="00A9629A">
+          <w:p w14:paraId="48C9D2F2" w14:textId="77777777" w:rsidR="00105341" w:rsidRPr="00A9629A" w:rsidRDefault="00105341" w:rsidP="00A9629A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9629A">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>امضاء</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2110" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00105341" w:rsidRPr="00A9629A" w:rsidRDefault="00105341" w:rsidP="00A9629A">
+          <w:p w14:paraId="01AE74A5" w14:textId="77777777" w:rsidR="00105341" w:rsidRPr="00A9629A" w:rsidRDefault="00105341" w:rsidP="00A9629A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9629A">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>توضیحات</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9715B" w:rsidRPr="00A9629A" w:rsidTr="00F9715B">
+      <w:tr w:rsidR="00F9715B" w:rsidRPr="00A9629A" w14:paraId="7A2DB44A" w14:textId="77777777" w:rsidTr="00F9715B">
         <w:trPr>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9715B" w:rsidRPr="00A9629A" w:rsidRDefault="00F9715B" w:rsidP="00F9715B">
+          <w:p w14:paraId="2FABA59B" w14:textId="77777777" w:rsidR="00F9715B" w:rsidRPr="00A9629A" w:rsidRDefault="00F9715B" w:rsidP="00F9715B">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9629A">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3356" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9715B" w:rsidRPr="00A9629A" w:rsidRDefault="00F9715B" w:rsidP="005F02FA">
+          <w:p w14:paraId="66FD043F" w14:textId="77777777" w:rsidR="00F9715B" w:rsidRPr="00A9629A" w:rsidRDefault="00F9715B" w:rsidP="005F02FA">
             <w:pPr>
               <w:spacing w:before="480" w:after="480" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>دکتر حسین دامغانیان</w:t>
-            </w:r>
+              <w:t xml:space="preserve">دکتر حسین </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>دامغانیان</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1688" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9715B" w:rsidRPr="00A9629A" w:rsidRDefault="00F9715B" w:rsidP="005F02FA">
+          <w:p w14:paraId="1398D608" w14:textId="77777777" w:rsidR="00F9715B" w:rsidRPr="00A9629A" w:rsidRDefault="00F9715B" w:rsidP="005F02FA">
             <w:pPr>
               <w:spacing w:before="480" w:after="480" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2523" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9715B" w:rsidRPr="00A9629A" w:rsidRDefault="00F9715B" w:rsidP="005F02FA">
+          <w:p w14:paraId="6957AF05" w14:textId="77777777" w:rsidR="00F9715B" w:rsidRPr="00A9629A" w:rsidRDefault="00F9715B" w:rsidP="005F02FA">
             <w:pPr>
               <w:spacing w:before="480" w:after="480" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2110" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9715B" w:rsidRPr="00A9629A" w:rsidRDefault="00F9715B" w:rsidP="005F02FA">
+          <w:p w14:paraId="63E242E8" w14:textId="77777777" w:rsidR="00F9715B" w:rsidRPr="00A9629A" w:rsidRDefault="00F9715B" w:rsidP="005F02FA">
             <w:pPr>
               <w:spacing w:before="480" w:after="480" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D7BC6" w:rsidRPr="00A9629A" w:rsidTr="00F9715B">
+      <w:tr w:rsidR="002D7BC6" w:rsidRPr="00A9629A" w14:paraId="1243CFDF" w14:textId="77777777" w:rsidTr="00F9715B">
         <w:trPr>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D7BC6" w:rsidRPr="00A9629A" w:rsidRDefault="002D7BC6" w:rsidP="00F9715B">
+          <w:p w14:paraId="466A7E4F" w14:textId="77777777" w:rsidR="002D7BC6" w:rsidRPr="00A9629A" w:rsidRDefault="002D7BC6" w:rsidP="00F9715B">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9629A">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3356" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D7BC6" w:rsidRPr="00A9629A" w:rsidRDefault="003E11B3" w:rsidP="005F02FA">
+          <w:p w14:paraId="7E7C6740" w14:textId="2572D489" w:rsidR="002D7BC6" w:rsidRPr="00A9629A" w:rsidRDefault="003E11B3" w:rsidP="005F02FA">
             <w:pPr>
               <w:spacing w:before="480" w:after="480" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">دکتر </w:t>
             </w:r>
-            <w:r w:rsidR="00D76774">
-[...8 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="00347585">
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">محمد امری </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00347585">
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>اسرمی</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1688" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D7BC6" w:rsidRPr="00A9629A" w:rsidRDefault="002D7BC6" w:rsidP="005F02FA">
+          <w:p w14:paraId="0591F831" w14:textId="77777777" w:rsidR="002D7BC6" w:rsidRPr="00A9629A" w:rsidRDefault="002D7BC6" w:rsidP="005F02FA">
             <w:pPr>
               <w:spacing w:before="480" w:after="480" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2523" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D7BC6" w:rsidRPr="00A9629A" w:rsidRDefault="002D7BC6" w:rsidP="005F02FA">
+          <w:p w14:paraId="4BEB1FAE" w14:textId="77777777" w:rsidR="002D7BC6" w:rsidRPr="00A9629A" w:rsidRDefault="002D7BC6" w:rsidP="005F02FA">
             <w:pPr>
               <w:spacing w:before="480" w:after="480" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2110" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D7BC6" w:rsidRPr="00A9629A" w:rsidRDefault="002D7BC6" w:rsidP="005F02FA">
+          <w:p w14:paraId="162B32AD" w14:textId="77777777" w:rsidR="002D7BC6" w:rsidRPr="00A9629A" w:rsidRDefault="002D7BC6" w:rsidP="005F02FA">
             <w:pPr>
               <w:spacing w:before="480" w:after="480" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D76774" w:rsidRPr="00A9629A" w:rsidTr="00F9715B">
+      <w:tr w:rsidR="00D76774" w:rsidRPr="00A9629A" w14:paraId="5DF3C5C8" w14:textId="77777777" w:rsidTr="00F9715B">
         <w:trPr>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D76774" w:rsidRPr="00A9629A" w:rsidRDefault="00D76774" w:rsidP="005D52CC">
+          <w:p w14:paraId="4E8A5A41" w14:textId="77777777" w:rsidR="00D76774" w:rsidRPr="00A9629A" w:rsidRDefault="00D76774" w:rsidP="005D52CC">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9629A">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3356" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D76774" w:rsidRDefault="00D76774" w:rsidP="005F02FA">
+          <w:p w14:paraId="2CB54AF4" w14:textId="53B13FF0" w:rsidR="00D76774" w:rsidRDefault="00D76774" w:rsidP="005F02FA">
             <w:pPr>
               <w:spacing w:before="480" w:after="480" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>دکتر علیرضا عرفانی</w:t>
-            </w:r>
+              <w:t xml:space="preserve">دکتر </w:t>
+            </w:r>
+            <w:r w:rsidR="00347585">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">میثم </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00347585">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>مدرسی</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1688" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D76774" w:rsidRPr="00A9629A" w:rsidRDefault="00D76774" w:rsidP="005F02FA">
+          <w:p w14:paraId="4209363A" w14:textId="77777777" w:rsidR="00D76774" w:rsidRPr="00A9629A" w:rsidRDefault="00D76774" w:rsidP="005F02FA">
             <w:pPr>
               <w:spacing w:before="480" w:after="480" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2523" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D76774" w:rsidRPr="00A9629A" w:rsidRDefault="00D76774" w:rsidP="005F02FA">
+          <w:p w14:paraId="767222C3" w14:textId="77777777" w:rsidR="00D76774" w:rsidRPr="00A9629A" w:rsidRDefault="00D76774" w:rsidP="005F02FA">
             <w:pPr>
               <w:spacing w:before="480" w:after="480" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2110" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D76774" w:rsidRPr="00A9629A" w:rsidRDefault="00D76774" w:rsidP="005F02FA">
+          <w:p w14:paraId="13AC8EED" w14:textId="77777777" w:rsidR="00D76774" w:rsidRPr="00A9629A" w:rsidRDefault="00D76774" w:rsidP="005F02FA">
             <w:pPr>
               <w:spacing w:before="480" w:after="480" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C263A5" w:rsidRPr="00A9629A" w:rsidTr="00F9715B">
+      <w:tr w:rsidR="00C263A5" w:rsidRPr="00A9629A" w14:paraId="63E6CBD0" w14:textId="77777777" w:rsidTr="00F9715B">
         <w:trPr>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C263A5" w:rsidRPr="00A9629A" w:rsidRDefault="00C263A5" w:rsidP="00C263A5">
+          <w:p w14:paraId="6BF75F86" w14:textId="77777777" w:rsidR="00C263A5" w:rsidRPr="00A9629A" w:rsidRDefault="00C263A5" w:rsidP="00C263A5">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9629A">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3356" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C263A5" w:rsidRPr="00A9629A" w:rsidRDefault="00C263A5" w:rsidP="00C263A5">
+          <w:p w14:paraId="0C1877AB" w14:textId="77777777" w:rsidR="00C263A5" w:rsidRPr="00A9629A" w:rsidRDefault="00C263A5" w:rsidP="00C263A5">
             <w:pPr>
               <w:spacing w:before="480" w:after="480" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>دکتر علیرضا مقدم</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1688" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C263A5" w:rsidRPr="00A9629A" w:rsidRDefault="00C263A5" w:rsidP="00C263A5">
+          <w:p w14:paraId="21B38276" w14:textId="77777777" w:rsidR="00C263A5" w:rsidRPr="00A9629A" w:rsidRDefault="00C263A5" w:rsidP="00C263A5">
             <w:pPr>
               <w:spacing w:before="480" w:after="480" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2523" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C263A5" w:rsidRPr="00A9629A" w:rsidRDefault="00C263A5" w:rsidP="00C263A5">
+          <w:p w14:paraId="7EA0AA33" w14:textId="77777777" w:rsidR="00C263A5" w:rsidRPr="00A9629A" w:rsidRDefault="00C263A5" w:rsidP="00C263A5">
             <w:pPr>
               <w:spacing w:before="480" w:after="480" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2110" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C263A5" w:rsidRPr="00A9629A" w:rsidRDefault="00C263A5" w:rsidP="00C263A5">
+          <w:p w14:paraId="74AE75B6" w14:textId="77777777" w:rsidR="00C263A5" w:rsidRPr="00A9629A" w:rsidRDefault="00C263A5" w:rsidP="00C263A5">
             <w:pPr>
               <w:spacing w:before="480" w:after="480" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C263A5" w:rsidRPr="00A9629A" w:rsidTr="00F9715B">
+      <w:tr w:rsidR="00C263A5" w:rsidRPr="00A9629A" w14:paraId="762C6B6D" w14:textId="77777777" w:rsidTr="00F9715B">
         <w:trPr>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C263A5" w:rsidRPr="00A9629A" w:rsidRDefault="00C263A5" w:rsidP="00C263A5">
+          <w:p w14:paraId="2825DEC7" w14:textId="77777777" w:rsidR="00C263A5" w:rsidRPr="00A9629A" w:rsidRDefault="00C263A5" w:rsidP="00C263A5">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9629A">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3356" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C263A5" w:rsidRPr="00A9629A" w:rsidRDefault="00C263A5" w:rsidP="00270A1A">
+          <w:p w14:paraId="4FE04791" w14:textId="77777777" w:rsidR="00C263A5" w:rsidRPr="00A9629A" w:rsidRDefault="00C263A5" w:rsidP="00270A1A">
             <w:pPr>
               <w:spacing w:before="480" w:after="480" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">دکتر </w:t>
             </w:r>
             <w:r w:rsidR="00270A1A">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>غلامحسین گل ارضی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1688" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C263A5" w:rsidRPr="00A9629A" w:rsidRDefault="00C263A5" w:rsidP="00C263A5">
+          <w:p w14:paraId="6A266642" w14:textId="77777777" w:rsidR="00C263A5" w:rsidRPr="00A9629A" w:rsidRDefault="00C263A5" w:rsidP="00C263A5">
             <w:pPr>
               <w:spacing w:before="480" w:after="480" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2523" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C263A5" w:rsidRPr="00A9629A" w:rsidRDefault="00C263A5" w:rsidP="00C263A5">
+          <w:p w14:paraId="5E2DD0FC" w14:textId="77777777" w:rsidR="00C263A5" w:rsidRPr="00A9629A" w:rsidRDefault="00C263A5" w:rsidP="00C263A5">
             <w:pPr>
               <w:spacing w:before="480" w:after="480" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2110" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C263A5" w:rsidRPr="00A9629A" w:rsidRDefault="00C263A5" w:rsidP="00C263A5">
+          <w:p w14:paraId="1EB739AD" w14:textId="77777777" w:rsidR="00C263A5" w:rsidRPr="00A9629A" w:rsidRDefault="00C263A5" w:rsidP="00C263A5">
             <w:pPr>
               <w:spacing w:before="480" w:after="480" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D608A2" w:rsidRPr="00A9629A" w:rsidTr="00F9715B">
+      <w:tr w:rsidR="00D608A2" w:rsidRPr="00A9629A" w14:paraId="0F24124A" w14:textId="77777777" w:rsidTr="00F9715B">
         <w:trPr>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D608A2" w:rsidRPr="00A9629A" w:rsidRDefault="00D608A2" w:rsidP="00D608A2">
+          <w:p w14:paraId="21221CAD" w14:textId="77777777" w:rsidR="00D608A2" w:rsidRPr="00A9629A" w:rsidRDefault="00D608A2" w:rsidP="00D608A2">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack" w:colFirst="1" w:colLast="1"/>
             <w:r w:rsidRPr="00A9629A">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3356" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D608A2" w:rsidRDefault="00D608A2" w:rsidP="00D608A2">
+          <w:p w14:paraId="34B2D7DD" w14:textId="53AF2FFA" w:rsidR="00D608A2" w:rsidRDefault="00D608A2" w:rsidP="00D608A2">
             <w:pPr>
               <w:spacing w:before="480" w:after="480" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>دکتر محمد امری اسرمی</w:t>
+              <w:t>دکتر مح</w:t>
+            </w:r>
+            <w:r w:rsidR="00347585">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">بوبه </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00347585">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>فراهتی</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00347585">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1688" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D608A2" w:rsidRPr="00A9629A" w:rsidRDefault="00D608A2" w:rsidP="00D608A2">
+          <w:p w14:paraId="4C1009E8" w14:textId="77777777" w:rsidR="00D608A2" w:rsidRPr="00A9629A" w:rsidRDefault="00D608A2" w:rsidP="00D608A2">
             <w:pPr>
               <w:spacing w:before="480" w:after="480" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2523" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D608A2" w:rsidRPr="00A9629A" w:rsidRDefault="00D608A2" w:rsidP="00D608A2">
+          <w:p w14:paraId="1E58F435" w14:textId="77777777" w:rsidR="00D608A2" w:rsidRPr="00A9629A" w:rsidRDefault="00D608A2" w:rsidP="00D608A2">
             <w:pPr>
               <w:spacing w:before="480" w:after="480" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2110" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D608A2" w:rsidRPr="00A9629A" w:rsidRDefault="00D608A2" w:rsidP="00D608A2">
+          <w:p w14:paraId="559D5072" w14:textId="77777777" w:rsidR="00D608A2" w:rsidRPr="00A9629A" w:rsidRDefault="00D608A2" w:rsidP="00D608A2">
             <w:pPr>
               <w:spacing w:before="480" w:after="480" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w:rsidR="00105341" w:rsidRDefault="00105341" w:rsidP="00055733">
+    <w:p w14:paraId="75DE516F" w14:textId="77777777" w:rsidR="00105341" w:rsidRDefault="00105341" w:rsidP="00055733">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0092089E" w:rsidRPr="001C2FCA" w:rsidRDefault="0092089E" w:rsidP="00055733">
+    <w:p w14:paraId="6CE70423" w14:textId="77777777" w:rsidR="0092089E" w:rsidRPr="001C2FCA" w:rsidRDefault="0092089E" w:rsidP="00055733">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0092089E" w:rsidRPr="001C2FCA" w:rsidSect="00195D9A">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="567" w:left="851" w:header="709" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E926EB" w:rsidRDefault="00E926EB" w:rsidP="004C2B36">
+    <w:p w14:paraId="405E30C9" w14:textId="77777777" w:rsidR="008A0678" w:rsidRDefault="008A0678" w:rsidP="004C2B36">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E926EB" w:rsidRDefault="00E926EB" w:rsidP="004C2B36">
+    <w:p w14:paraId="3FA13EB6" w14:textId="77777777" w:rsidR="008A0678" w:rsidRDefault="008A0678" w:rsidP="004C2B36">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Mitra">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Titr">
     <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Romans">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:id w:val="2933594"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00875DC1" w:rsidRDefault="00097787">
+      <w:p w14:paraId="77BC64C4" w14:textId="77777777" w:rsidR="00875DC1" w:rsidRDefault="00097787">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r w:rsidRPr="004C2B36">
           <w:rPr>
             <w:rFonts w:cs="B Mitra"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00875DC1" w:rsidRPr="004C2B36">
           <w:rPr>
             <w:rFonts w:cs="B Mitra"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="004C2B36">
           <w:rPr>
             <w:rFonts w:cs="B Mitra"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D608A2">
           <w:rPr>
             <w:rFonts w:cs="B Mitra"/>
             <w:noProof/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:rtl/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidRPr="004C2B36">
           <w:rPr>
             <w:rFonts w:cs="B Mitra"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00875DC1" w:rsidRDefault="00875DC1">
+  <w:p w14:paraId="1172AFBD" w14:textId="77777777" w:rsidR="00875DC1" w:rsidRDefault="00875DC1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E926EB" w:rsidRDefault="00E926EB" w:rsidP="004C2B36">
+    <w:p w14:paraId="48D6E133" w14:textId="77777777" w:rsidR="008A0678" w:rsidRDefault="008A0678" w:rsidP="004C2B36">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E926EB" w:rsidRDefault="00E926EB" w:rsidP="004C2B36">
+    <w:p w14:paraId="2FE09926" w14:textId="77777777" w:rsidR="008A0678" w:rsidRDefault="008A0678" w:rsidP="004C2B36">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="033E1CAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E70A1616"/>
     <w:lvl w:ilvl="0" w:tplc="D1EA91DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="59FA49E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9244,65 +9712,67 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C06827"/>
     <w:rsid w:val="000046CD"/>
     <w:rsid w:val="00024554"/>
     <w:rsid w:val="00043FD2"/>
     <w:rsid w:val="000500AE"/>
     <w:rsid w:val="0005138A"/>
     <w:rsid w:val="00055733"/>
     <w:rsid w:val="00057DA2"/>
     <w:rsid w:val="0006525D"/>
     <w:rsid w:val="00080397"/>
     <w:rsid w:val="00097787"/>
     <w:rsid w:val="000A0D52"/>
     <w:rsid w:val="000A23A5"/>
     <w:rsid w:val="000B5991"/>
     <w:rsid w:val="000C49C0"/>
     <w:rsid w:val="000D4DE1"/>
     <w:rsid w:val="000D517F"/>
     <w:rsid w:val="000D6B34"/>
     <w:rsid w:val="000E15C2"/>
     <w:rsid w:val="000E1CAC"/>
     <w:rsid w:val="000F7671"/>
     <w:rsid w:val="00105341"/>
     <w:rsid w:val="00105639"/>
@@ -9314,50 +9784,51 @@
     <w:rsid w:val="00164A1E"/>
     <w:rsid w:val="0018305D"/>
     <w:rsid w:val="00195D9A"/>
     <w:rsid w:val="00197E23"/>
     <w:rsid w:val="001B1E75"/>
     <w:rsid w:val="001C24EB"/>
     <w:rsid w:val="001C2FCA"/>
     <w:rsid w:val="00211EB1"/>
     <w:rsid w:val="00223FF1"/>
     <w:rsid w:val="002241DC"/>
     <w:rsid w:val="00226F80"/>
     <w:rsid w:val="00247233"/>
     <w:rsid w:val="00250EFA"/>
     <w:rsid w:val="00270A1A"/>
     <w:rsid w:val="00273634"/>
     <w:rsid w:val="002839E9"/>
     <w:rsid w:val="002B53DD"/>
     <w:rsid w:val="002D75CD"/>
     <w:rsid w:val="002D7BC6"/>
     <w:rsid w:val="002E4A0D"/>
     <w:rsid w:val="002E6465"/>
     <w:rsid w:val="0030286F"/>
     <w:rsid w:val="00310747"/>
     <w:rsid w:val="00327694"/>
     <w:rsid w:val="00335667"/>
+    <w:rsid w:val="00347585"/>
     <w:rsid w:val="003560C0"/>
     <w:rsid w:val="00357914"/>
     <w:rsid w:val="00362C0C"/>
     <w:rsid w:val="00364590"/>
     <w:rsid w:val="003754A6"/>
     <w:rsid w:val="003A1588"/>
     <w:rsid w:val="003A7F96"/>
     <w:rsid w:val="003D24C2"/>
     <w:rsid w:val="003E11B3"/>
     <w:rsid w:val="003E3EC4"/>
     <w:rsid w:val="003F025B"/>
     <w:rsid w:val="004174DC"/>
     <w:rsid w:val="00427B56"/>
     <w:rsid w:val="004314B4"/>
     <w:rsid w:val="0045707D"/>
     <w:rsid w:val="00475A1E"/>
     <w:rsid w:val="00481D46"/>
     <w:rsid w:val="00486050"/>
     <w:rsid w:val="0049236B"/>
     <w:rsid w:val="004A0C33"/>
     <w:rsid w:val="004A2839"/>
     <w:rsid w:val="004A440D"/>
     <w:rsid w:val="004A4E67"/>
     <w:rsid w:val="004B3C82"/>
     <w:rsid w:val="004C2B36"/>
@@ -9395,50 +9866,51 @@
     <w:rsid w:val="007439F5"/>
     <w:rsid w:val="00746B15"/>
     <w:rsid w:val="00763CBA"/>
     <w:rsid w:val="007735C5"/>
     <w:rsid w:val="00774A82"/>
     <w:rsid w:val="00776361"/>
     <w:rsid w:val="00785691"/>
     <w:rsid w:val="00786893"/>
     <w:rsid w:val="007874CF"/>
     <w:rsid w:val="007923BB"/>
     <w:rsid w:val="007969DA"/>
     <w:rsid w:val="007A61ED"/>
     <w:rsid w:val="007D13BA"/>
     <w:rsid w:val="007D57DC"/>
     <w:rsid w:val="007D5ACE"/>
     <w:rsid w:val="007D5BE2"/>
     <w:rsid w:val="008252A5"/>
     <w:rsid w:val="0083427B"/>
     <w:rsid w:val="00835468"/>
     <w:rsid w:val="00843FB2"/>
     <w:rsid w:val="008455EC"/>
     <w:rsid w:val="008540FE"/>
     <w:rsid w:val="00875DC1"/>
     <w:rsid w:val="0087629D"/>
     <w:rsid w:val="00884DCD"/>
+    <w:rsid w:val="008A0678"/>
     <w:rsid w:val="008A14EC"/>
     <w:rsid w:val="008B3A76"/>
     <w:rsid w:val="008B54FA"/>
     <w:rsid w:val="008C33F7"/>
     <w:rsid w:val="008E2ABF"/>
     <w:rsid w:val="009010C7"/>
     <w:rsid w:val="0092089E"/>
     <w:rsid w:val="00943507"/>
     <w:rsid w:val="00955AA2"/>
     <w:rsid w:val="00962693"/>
     <w:rsid w:val="0096332F"/>
     <w:rsid w:val="00970851"/>
     <w:rsid w:val="00971C50"/>
     <w:rsid w:val="00976ED4"/>
     <w:rsid w:val="00983D51"/>
     <w:rsid w:val="00991A97"/>
     <w:rsid w:val="009B5357"/>
     <w:rsid w:val="009B7769"/>
     <w:rsid w:val="009C78FE"/>
     <w:rsid w:val="009D3F77"/>
     <w:rsid w:val="009E2FD5"/>
     <w:rsid w:val="009F415A"/>
     <w:rsid w:val="009F7E56"/>
     <w:rsid w:val="00A004DD"/>
     <w:rsid w:val="00A27BB1"/>
@@ -9523,66 +9995,67 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1033"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="31CB1364"/>
   <w15:docId w15:val="{AE355D82-A057-4D96-901C-A42CC4F7A89E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="fa-IR"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9638,98 +10111,94 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
@@ -9903,50 +10372,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C15E28"/>
     <w:pPr>
       <w:bidi/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -10057,51 +10531,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FA1832"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00665EA3"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1697073352">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="899096737">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="547"/>
           <w:marTop w:val="154"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -10398,73 +10872,73 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{505AD32F-92A2-4C73-B2CC-160C1D2F76B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>604</Words>
-  <Characters>3444</Characters>
+  <Words>613</Words>
+  <Characters>3497</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
+  <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>دانشکده اقتصاد، مدیریت و علوم اداری</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4040</CharactersWithSpaces>
+  <CharactersWithSpaces>4102</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>دانشکده اقتصاد، مدیریت و علوم اداری</dc:title>
   <dc:subject/>
   <dc:creator>a</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>